--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -357,585 +357,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
+                <w:t xml:space="preserve">Machine learning in concrete durability: challenges and pathways identified by RILEM TC 315-DCS towards enhanced predictive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
+                <w:t xml:space="preserve">Woubishet Zewdu Taffese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Yury Villagran Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Afshin Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02664-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245171v1</w:t>
+                <w:t xml:space="preserve">hal-05414163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Formentini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.2813 - 2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997142v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined nanoindentation and SEM imaging for phase quantification and creep prediction of cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwash Neupane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113607⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922625v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning in concrete durability: challenges and pathways identified by RILEM TC 315-DCS towards enhanced predictive models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined nanoindentation and SEM imaging for phase quantification and creep prediction of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afshin Marani</w:t>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Nehdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (4), pp.145. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 250, pp.113607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02664-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414163v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the creep properties of blended cement pastes using combined nanoindentation and SEM imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 463, pp.140103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -969,77 +969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO2 curing protocol for low-carbon cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.113160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1067,763 +1067,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning-aided prediction of Shrinkage in Modern Concrete: Focus on Mix Proportions and SCMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Pouyanne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+                <w:t xml:space="preserve">Rejoice Umunnakwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17071548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.111410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790707v1</w:t>
+                <w:t xml:space="preserve">hal-04922653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-aided prediction of Shrinkage in Modern Concrete: Focus on Mix Proportions and SCMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoice Umunnakwe</w:t>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, pp.111410. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma17071548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922653v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep analysis of cementitious materials in seawater using a poro-chemo-mechanical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretable machine learning model for autogenous shrinkage prediction of low-carbon cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">van Quan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2023.103431⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 396, pp.132343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092555v1</w:t>
+                <w:t xml:space="preserve">hal-04153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable ensemble machine learning for the prediction of the expansion of cementitious materials under external sulfate attack</w:t>
+                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.107951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107951⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 79, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255480v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creep analysis of cementitious materials in seawater using a poro-chemo-mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Cortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79, pp.107895. </w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90, pp.103431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2023.103431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255477v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable machine learning model for autogenous shrinkage prediction of low-carbon cementitious materials</w:t>
+                <w:t xml:space="preserve">Interpretable ensemble machine learning for the prediction of the expansion of cementitious materials under external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Quan Tran</w:t>
+                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 396, pp.132343. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153200v1</w:t>
+                <w:t xml:space="preserve">hal-04255480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.107570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2119,555 +2119,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.13098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618068v1</w:t>
+                <w:t xml:space="preserve">hal-05098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
+                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Garioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753228v1</w:t>
+                <w:t xml:space="preserve">hal-03596856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098515v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
+                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Garioud</w:t>
+                <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.128736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596856v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using machine learning techniques for predicting autogenous shrinkage of concrete incorporating superabsorbent polymers and supplementary cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Quan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele de Belie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2818,90 +2818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the origin of the strength regain after self-healing of binary and ternary cementitious materials including slag and metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.102739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Healing Potential and Phase Evolution Characterization of Ternary Cement Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.153 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3450,64 +3450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele de Belie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Gruyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele de Belie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55, pp.298-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,77 +3831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of autogenous healing in Ultra High Performance Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61-62, pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3974,64 +3974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.98-104. </w:t>
@@ -4101,77 +4101,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lausanne, Switzerland. pp.307-319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4205,77 +4205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,77 +4300,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.49-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4398,261 +4398,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for the Prediction of the External Sulphate Attack Resistance of Blended Cements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
+                <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.725-735, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_67⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.88-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131990v1</w:t>
+                <w:t xml:space="preserve">hal-04131992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for the Prediction of the External Sulphate Attack Resistance of Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umunnakwe Rejoice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.88-98, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.725-735, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131992v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse croisée et modélisation multi-échelle de l'auto-cicatrisation des matériaux cimentaires</w:t>
               </w:r>
@@ -4746,64 +4746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
@@ -4845,77 +4845,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of autogenous healing and recovery of mechanical properties in ultra-high performance concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Self-Healing materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gand, Belgium. pp.414-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5030,51 +5030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E6AF5EF"/>
+    <w:nsid w:val="F1A1A45E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5261,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-hilloulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3668-6724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235226939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.hilloulin@ec-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubishet Zewdu Taffese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Villagran Zaccardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Marani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nehdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02664-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejoice Umunnakwe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132343" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104086" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-hilloulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3668-6724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235226939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.hilloulin@ec-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubishet Zewdu Taffese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Villagran Zaccardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Marani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nehdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02664-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejoice Umunnakwe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104086" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>