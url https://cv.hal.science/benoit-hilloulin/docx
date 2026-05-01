--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -323,3761 +323,3891 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01334587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning in concrete durability: challenges and pathways identified by RILEM TC 315-DCS towards enhanced predictive models</w:t>
+                <w:t xml:space="preserve">Influence of mixture parameters and material properties on the flow behavior of low-carbon self-consolidating concrete using explainable machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woubishet Zewdu Taffese</w:t>
+                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Villagran Zaccardi</w:t>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afshin Marani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02664-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 119, pp.115125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.115125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414163v1</w:t>
+                <w:t xml:space="preserve">hal-05588260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning in concrete durability: challenges and pathways identified by RILEM TC 315-DCS towards enhanced predictive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woubishet Zewdu Taffese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Yury Villagran Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Afshin Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moncef Nehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (3), pp.2813 - 2834. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02664-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245171v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
+                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishwash Neupane</w:t>
+                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Formentini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.2813 - 2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997142v1</w:t>
+                <w:t xml:space="preserve">hal-05245171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined nanoindentation and SEM imaging for phase quantification and creep prediction of cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; curing protocol for low-carbon cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 250, pp.113607. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.113160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922625v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the creep properties of blended cement pastes using combined nanoindentation and SEM imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishwash Neupane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140103⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922633v1</w:t>
+                <w:t xml:space="preserve">hal-04997142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO2 curing protocol for low-carbon cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Combined nanoindentation and SEM imaging for phase quantification and creep prediction of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 250, pp.113607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359257v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-aided prediction of Shrinkage in Modern Concrete: Focus on Mix Proportions and SCMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rejoice Umunnakwe</w:t>
+                <w:t xml:space="preserve">Investigation of the creep properties of blended cement pastes using combined nanoindentation and SEM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111410⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463, pp.140103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922653v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Machine learning-aided prediction of Shrinkage in Modern Concrete: Focus on Mix Proportions and SCMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+                <w:t xml:space="preserve">Rejoice Umunnakwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (7), pp.1548. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.111410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17071548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790707v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable machine learning model for autogenous shrinkage prediction of low-carbon cementitious materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Quan Tran</w:t>
+                <w:t xml:space="preserve">Alienor Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132343⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17071548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153200v1</w:t>
+                <w:t xml:space="preserve">hal-04790707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255477v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep analysis of cementitious materials in seawater using a poro-chemo-mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 90, pp.103431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2023.103431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable ensemble machine learning for the prediction of the expansion of cementitious materials under external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.107951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.107570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107570⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 79, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187611v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretable machine learning model for autogenous shrinkage prediction of low-carbon cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 396, pp.132343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04101824v1</w:t>
+                <w:t xml:space="preserve">hal-04153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shilin Qu</w:t>
+                <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060590v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chupin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Piau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098515v1</w:t>
+                <w:t xml:space="preserve">hal-04101824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
+                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Duvillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Garioud</w:t>
+                <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.128736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596856v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmi.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
+                <w:t xml:space="preserve">ε-greedy automated indentation of cementitious materials for phase mechanical properties determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Garioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753228v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning techniques for predicting autogenous shrinkage of concrete incorporating superabsorbent polymers and supplementary cementitious materials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03541648v1</w:t>
+                <w:t xml:space="preserve">hal-05098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Shrinkage of Low Water to Cement (w/c) Ratio CEM I and CEM III Cement Pastes Incorporating Silica Fume and Filler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using machine learning techniques for predicting autogenous shrinkage of concrete incorporating superabsorbent polymers and supplementary cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nele de Belie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.1164. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14051164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537670v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the origin of the strength regain after self-healing of binary and ternary cementitious materials including slag and metakaolin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+                <w:t xml:space="preserve">Early age autogenous shrinkage cracking risk of an ultra-high performance concrete (UHPC) wall: Modelling and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. A Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Meyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102739⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.108024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.108024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537509v1</w:t>
+                <w:t xml:space="preserve">hal-03536712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age autogenous shrinkage cracking risk of an ultra-high performance concrete (UHPC) wall: Modelling and experimental results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. de Meyst</w:t>
+                <w:t xml:space="preserve">Determination of the origin of the strength regain after self-healing of binary and ternary cementitious materials including slag and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, pp.108024. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.108024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536712v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Healing Potential and Phase Evolution Characterization of Ternary Cement Blends</w:t>
+                <w:t xml:space="preserve">Chemical Shrinkage of Low Water to Cement (w/c) Ratio CEM I and CEM III Cement Pastes Incorporating Silica Fume and Filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Mohammadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+                <w:t xml:space="preserve">Judy Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Robira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Nele de Belie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (11), pp.2543. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13112543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14051164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541664v1</w:t>
+                <w:t xml:space="preserve">hal-03537670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of the effect of γ irradiations on the mechanical properties of cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Self-Healing Potential and Phase Evolution Characterization of Ternary Cement Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 186, pp.484-494. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13112543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179742v1</w:t>
+                <w:t xml:space="preserve">hal-03541664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling statistical indentation and microscopy to evaluate micromechanical properties of materials: Application to viscoelastic behavior of irradiated mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale investigation of the effect of γ irradiations on the mechanical properties of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.484-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938271v1</w:t>
+                <w:t xml:space="preserve">hal-02179742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical regains due to self-healing in cementitious materials: Experimental measurements and micro-mechanical model</w:t>
+                <w:t xml:space="preserve">Coupling statistical indentation and microscopy to evaluate micromechanical properties of materials: Application to viscoelastic behavior of irradiated mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nele de Belie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.153 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01314249v1</w:t>
+                <w:t xml:space="preserve">hal-01938271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polymeric capsules for self-healing concrete</w:t>
+                <w:t xml:space="preserve">Mechanical regains due to self-healing in cementitious materials: Experimental measurements and micro-mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Gruyaert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Damien Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele de Belie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55, pp.298-307. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179977v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of autogenous healing in Ultra High Performance Concrete</w:t>
+                <w:t xml:space="preserve">Design of polymeric capsules for self-healing concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matallah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Kim van Tittelboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Gruyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele de Belie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562242v1</w:t>
+                <w:t xml:space="preserve">hal-02179977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of autogenous healing in Ultra High Performance Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61-62, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.98-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4087,882 +4217,882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359255v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51740874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360695v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for the Prediction of the External Sulphate Attack Resistance of Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umunnakwe Rejoice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14359/51740874⟩</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.725-735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359245v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.88-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for the Prediction of the External Sulphate Attack Resistance of Blended Cements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_67⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lausanne, Switzerland. pp.307-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83889-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131990v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse croisée et modélisation multi-échelle de l'auto-cicatrisation des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed Crack Detection in Concrete with Coda Wave Non-Linear Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of autogenous healing and recovery of mechanical properties in ultra-high performance concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Self-Healing materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gand, Belgium. pp.414-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5030,51 +5160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1A1A45E"/>
+    <w:nsid w:val="EAD1BF54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5261,51 +5391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-hilloulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3668-6724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235226939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.hilloulin@ec-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubishet Zewdu Taffese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Villagran Zaccardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Marani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nehdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02664-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejoice Umunnakwe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104086" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-hilloulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3668-6724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235226939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.hilloulin@ec-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.115125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubishet Zewdu Taffese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Villagran Zaccardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Marani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nehdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02664-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejoice Umunnakwe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112543" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>