--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -751,295 +751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; curing protocol for low-carbon cementitious materials</w:t>
+                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Bishwash Neupane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359257v1</w:t>
+                <w:t xml:space="preserve">hal-04997142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; curing protocol for low-carbon cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Formentini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56, pp.37-53. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.113160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997142v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined nanoindentation and SEM imaging for phase quantification and creep prediction of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,51 +1099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the creep properties of blended cement pastes using combined nanoindentation and SEM imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,311 +1418,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilin Qu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chupin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060590v1</w:t>
+                <w:t xml:space="preserve">hal-04255477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep analysis of cementitious materials in seawater using a poro-chemo-mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 90, pp.103431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marstruc.2023.103431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable ensemble machine learning for the prediction of the expansion of cementitious materials under external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1754,565 +1737,582 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.107951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of simultaneous autogenous self-healing and sustained flexural loading in cementitious materials</w:t>
+                <w:t xml:space="preserve">Interpretable machine learning model for autogenous shrinkage prediction of low-carbon cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Quan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107895⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 396, pp.132343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255477v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable machine learning model for autogenous shrinkage prediction of low-carbon cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Quan Tran</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153200v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Bekrine</w:t>
+                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.107570. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187611v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101824v1</w:t>
+                <w:t xml:space="preserve">hal-04060590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,103 +2606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (9), </w:t>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using machine learning techniques for predicting autogenous shrinkage of concrete incorporating superabsorbent polymers and supplementary cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Quan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2825,438 +2825,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age autogenous shrinkage cracking risk of an ultra-high performance concrete (UHPC) wall: Modelling and experimental results</w:t>
+                <w:t xml:space="preserve">Chemical Shrinkage of Low Water to Cement (w/c) Ratio CEM I and CEM III Cement Pastes Incorporating Silica Fume and Filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kheir</w:t>
+                <w:t xml:space="preserve">Judy Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Klausen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nele de Belie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.108024⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14051164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536712v1</w:t>
+                <w:t xml:space="preserve">hal-03537670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the origin of the strength regain after self-healing of binary and ternary cementitious materials including slag and metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.102739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Shrinkage of Low Water to Cement (w/c) Ratio CEM I and CEM III Cement Pastes Incorporating Silica Fume and Filler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early age autogenous shrinkage cracking risk of an ultra-high performance concrete (UHPC) wall: Modelling and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judy Kheir</w:t>
+                <w:t xml:space="preserve">T.A. A Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Meyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.1164. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.108024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14051164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.108024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537670v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Healing Potential and Phase Evolution Characterization of Ternary Cement Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Youssef-Namnoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,291 +3548,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
+                <w:t xml:space="preserve">Mechanical regains due to self-healing in cementitious materials: Experimental measurements and micro-mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Damien Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele de Belie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347514v1</w:t>
+                <w:t xml:space="preserve">hal-01314249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical regains due to self-healing in cementitious materials: Experimental measurements and micro-mechanical model</w:t>
+                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hilloulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grondin</w:t>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314249v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of polymeric capsules for self-healing concrete</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim van Tittelboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Gruyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele de Belie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3961,51 +3961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of autogenous healing in Ultra High Performance Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,77 +4091,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.98-104. </w:t>
@@ -4231,51 +4231,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4326,51 +4326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,51 +4560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4863,64 +4863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of autogenous healing and recovery of mechanical properties in ultra-high performance concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAD1BF54"/>
+    <w:nsid w:val="3D603434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5391,51 +5391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-hilloulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3668-6724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235226939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.hilloulin@ec-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.115125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubishet Zewdu Taffese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Villagran Zaccardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Marani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nehdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02664-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejoice Umunnakwe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112543" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-hilloulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3668-6724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235226939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benoit.hilloulin@ec-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hafidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.115125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woubishet Zewdu Taffese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Villagran Zaccardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Marani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nehdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02664-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejoice Umunnakwe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Youssef-Namnoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107895" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04255480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132343" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596856v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duvillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Garioud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104465" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Kheir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14051164" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102739" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kheir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klausen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. A Hammer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Meyst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.108024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112543" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Potin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hilloulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.11.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umunnakwe Rejoice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>