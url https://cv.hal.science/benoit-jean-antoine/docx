--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -66,485 +66,2104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestations fiscales : un consentement à l’impôt mis à mal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les finances publiques sous la présidence d'Emmanuel Macron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de finances publiques (SFFP); Centre de recherches juridiques Pothier; Faculté de Droit, Economie et Gestion de l’Université d’Orléans, Nov 2025, Orléans, Hôtel Dupanloup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banqueroute des deux-tiers : une confiance financière fragilisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme des institutions face à la défiance récurrente de l’opinion, entre histoire et actualité du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ); Faculté de droit, Économie et Science Politique de l’Université de Rouen Normandie, Jan 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement des dépenses locales par l’État : une alternance entre objectifs généraux et contractualisation léonine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations entre l’Etat et les Collectivités Territoriales : recentralisation, recomposition ou nouvel équilibre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de droit des collectivités locales (AFDCL); Université Littoral Côte d’Opale, Nov 2023, Boulogne-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice fiscale selon John Rawls et Philippe Van Parijs : deux théories proches aux traductions politiques divergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle pertinence du modèle fiscal actuel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Fondation Internationale de Finances Publiques (FONDAFIP); Sénat, Palais du Luxembourg, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des comptes locaux de 1807 à 1982</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le quarantième anniversaire des Chambres régionales des comptes et la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ); Chambre régionale des comptes Normandie; Palais de Justice de Rouen, Jun 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture du Séminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place et le rôle des juridictions financières au plan international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de finances publiques (SFFP); Chambre régionale des comptes Normandie, Oct 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le financement public du monocamérisme du Danemark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement public des Parlements en Europe : une autonomie financière en débat(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de finances publiques (SFFP); Cour des Comptes de l’Union Européenne, Mar 2018, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust et la réminiscence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre, écrire, transmettre : enseigner à l'Université au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ); Faculté de droit, Économie et Science Politique de l’Université de Rouen Normandie, Dec 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolte des nu-pieds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les révoltes fiscales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ); Association pour la Fondation Internationale de Finances Publiques (FONDAFIP); Faculté de droit, Économie et Science Politique de l’Université de Rouen Normandie, Mar 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dette publique, d’hier à demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Fondation Internationale de Finances Publiques (FONDAFIP); Centre Universitaire Rouennais d’Études Juridiques (CUREJ); Faculté de droit, Économie et Science Politique de l’Université de Rouen Normandie, Mar 2016, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Caillaux et les paradoxes de son apport financier durant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une fiscalité de guerre ? Contraintes, innovations, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique (IGPDE), Ministère des Finances, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact du néolibéralisme sur le droit budgétaire : l’exemple de la LOLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Influence du néolibéralisme anglo-saxon sur le droit public français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Havre, Nov 2015, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le rapport Collin et Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fiscalité du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ); Association pour la Fondation Internationale de Finances Publiques (FONDAFIP), Mar 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d’égalité dans la décision du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi de finances pour 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ), Jan 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le cadre budgétaire du Danemark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La règle d’or des finances publiques en Europe : son impact dans les systèmes budgétaires nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de finances publiques (SFFP); Université de Lille, Mar 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports financiers entre l’État et les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État territorial au Maroc et en France : Quelles synergies entre les finances de l’État et les finances des collectivités territoriales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Fondation Internationale de Finances Publiques (FONDAFIP); Ministère de l’Économie et des Finances du Maroc, Trésorerie générale du Royaume du Maroc, Sep 2014, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences constitutionnelles des crises financières en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise(s) et Droit(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JurisArt; Centre Universitaire Rouennais d’Études Juridiques (CUREJ), Nov 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques fiscales en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Euro et l’impôt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ); Association pour la Fondation Internationale de Finances Publiques (FONDAFIP), Oct 2013, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision du Conseil constitutionnel Loi de Finances pour 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi de finances pour 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire Rouennais d’Études Juridiques (CUREJ), Mar 2013, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences constitutionnelles de la crise financière en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les processus constitutionnels dans le bassin méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Marmara; Association française de droit constitutionnel (AFDC), Apr 2012, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fédéralisme culturel allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectivités territoriales et financement de la protection du patrimoine culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Fondation Internationale de Finances Publiques (FONDAFIP); Chambre régionale des comptes Bretagne, Mar 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalisation de la règle d’or, approche comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion financière publique de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tribunal de Contas; Université de Lisbonne; Association pour la Fondation Internationale de Finances Publiques (FONDAFIP), Jun 2011, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle de l’équilibre des finances publiques au niveau international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitution et équilibre des finances publiques : un débat d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Fondation Internationale de Finances Publiques (FONDAFIP); Association française de droit constitutionnel (AFDC); Sénat, Palais du Luxembourg, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banqueroute des deux tiers : une confiance financière fragilisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mare&amp;martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des institutions face à la défiance récurrente de l'opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215, 2025, Droit &amp; science politique, 978-2-38600-113-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Caillaux et les paradoxes de son œuvre fiscale durant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Descamps / L. Quennouëlle-Corre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une fiscalité de guerre ? Contraintes, innovations, résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 111, 2018, IGPDE / CHEFF, 978-2-11-129429-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du néolibéralisme sur le droit budgétaire: L'exemple de la Loi organique relative aux lois de finances (LOLF) du 1er août 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bottini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolibéralisme et droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, p. 133, 2017, Droit public, 978-2-84934-276-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma au cœur du patrimoine culturel : éléments de financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, p. 151, 2015, JusiS-Seine, 979-10-240-0133-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incidences constitutionnelles des crises financières en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions en l'honneur du Professeur Jacques Bouveresse Crise(s) et Droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 3, L’Epitoge-Lextenso, p. 63, 2015, Collection Académique, 979-10-92684-13-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, PURH, p. 151, 2015, JusiS-Seine, 979-10-240-0133-3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement direct du citoyen à l’impôt dans l’article 14 de la Déclaration des droits de l’homme et du citoyen du 26 août 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-C. Boual / Ph. Brachet (sous la dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évaluation et démocratie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 21, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -554,1401 +2173,1401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice fiscale selon John Rawls et Philippe Van Parijs : deux théories proches aux traductions politiques divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sobriété énergétique dans les budgets verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des comptes locaux de 1807 à 1982</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7-8, pp.492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8-9, pp.58</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7-8, pp.481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Propos introductifs</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos de la 2 e séance du Séminaire itinérant 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2021.6.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice selon John Rawls : une traduction institutionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 146, p. 143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolte des nu-pieds : une union des ordres face à la centralisation fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 145, p. 189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le financement public du monocamérisme du Danemark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7-8, pp.481</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Egemose Grib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 5, p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 139, p. 219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danemark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lungholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6, pp.11-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, La "règle d'or" des finances publiques, n° 1/2, p. 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La justice selon John Rawls : une traduction institutionnelle ?</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical debate on the broader perspective on the fiscal framework of Denmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lungholt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, numéro spécial, p. 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fédéralisme culturel allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 146, p. 143</w:t>
+              <w:t xml:space="preserve">, 2013, n° 122, p. 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La révolte des nu-pieds : une union des ordres face à la centralisation fiscale</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences constitutionnelles de la crise financière en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anayasa Hukuku Dergisi / Journal of Constitutional Law / Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques fiscales en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 145, p. 189</w:t>
+              <w:t xml:space="preserve">, 2012, n° 129, p. 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n° 5, p. 21</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle d’équilibre ou &amp;quot;règle d’or&amp;quot; : approche comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 117, p. 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Révolution française et la dette publique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de question prioritaire de constitutionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 139, p. 219</w:t>
+              <w:t xml:space="preserve">, 2011, n° 113, p. 319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La "règle d'or" des finances publiques, n° 1/2, p. 30</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision n° 2010-78 QPC, 10 déc. 2010, Société IMNOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, numéro spécial, p. 39</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe du consentement de l’impôt et la constitution de l’ancienne France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 108, p. 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Réforme des finances publiques, démocratie et bonne gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 122, p. 105</w:t>
+              <w:t xml:space="preserve">, 2005, n° 89, p. 353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1958,166 +3577,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PURH, 293 p., 2015, JuriS-Seine, 979-10-240-0133-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes constitutionnelles financières en droit français de 1789 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque de finances publiques et fiscalité. LGDJ, 51, 608 p., 2010, 978-2-275-03601-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2127,109 +3746,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement de la protection du patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association pour la Fondation Internationale de Finances Publiques (FONDAFIP). 2012, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes constitutionnelles financières en droit français de 1789 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jean-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université Paris 1 Panthéon-Sorbonne; UFR 01 Droit, Administration et Secteurs publics; Ecole de droit de la Sorbonne; 870 p., 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05583544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2376,51 +4098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jean-Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jean-Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.6.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egemose Grib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lungholt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jean-Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585232v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jean-Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.6.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egemose Grib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lungholt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05583544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>