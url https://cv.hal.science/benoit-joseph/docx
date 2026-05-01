--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -66,3959 +66,4525 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (1)</w:t>
+        <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antibody-drug conjugates based on molecular glue degraders and uses thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Conilh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2025/045758. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">molecular glue degraders and uses thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Conilh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2025/045761. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antibody drug conjugate (ADC) targeting Nectin 4 and comprising an exatecan payload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Elands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Préville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lhospice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : JP7594708. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzyme-triggered self-reacting linker having improved physicochemical and pharmacological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Elands</w:t>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Préville</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : JP7594708. 2024</w:t>
+                <w:t xml:space="preserve">Guy Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2022/207699. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931709v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Potent Nonsense-Mediated mRNA Decay Inhibitors with a Novel Screening System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Elsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines11102801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exatecan Antibody Drug Conjugates Based on a Hydrophilic Polysarcosine Drug-Linker Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Conilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Laure Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph14030247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monomethyl Auristatin E Grafted-Liposomes to Target Prostate Tumor Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Abawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (8), pp.4103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22084103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodisperse polysarcosine-based highly-loaded antibody-drug conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (14), pp.4048-4053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9SC00285E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature and Transition-Metal-Free Intramolecular α-Arylation of Ketones: A Mild Access to Tetracyclic Indoles and 7-Azaindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Adouama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Budén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (1), pp.320-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature and Transition-Metal-Free Intramolecular α-Arylation of Ketones: A Mild Access to Tetracyclic Indoles and 7-Azaindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Adouama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Budén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (1), pp.320-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA structure in SMN2 reverses spinal muscular atrophy molecular phenotypes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Characterization of Transglutaminase 2 activity inhibitors in monocytes in vitro and their effect in a mouse model for multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Richter</w:t>
+                <w:t xml:space="preserve">Navina Chrobok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jongenelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Brevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04110-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115789v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Characterization of Transglutaminase 2 activity inhibitors in monocytes in vitro and their effect in a mouse model for multiple sclerosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting RNA structure in SMN2 reverses spinal muscular atrophy molecular phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said El Alaoui</w:t>
+                <w:t xml:space="preserve">Amparo Garcia-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tessaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik R A Jonker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209522⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04110-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134577v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of tetrahydro[1,4]diazepino[1,2-a]indol-1-ones as cyclin-dependent kinase inhibitors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of meriolins, a new class of cyclin-dependent kinase inhibitors, on malignant glioma proliferation and neo-angiogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijer Laurent</w:t>
+                <w:t xml:space="preserve">Marie Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 83, pp.617-629</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (11), pp.1484-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147615v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of meriolins, a new class of cyclin-dependent kinase inhibitors, on malignant glioma proliferation and neo-angiogenesis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of tetrahydro[1,4]diazepino[1,2-a]indol-1-ones as cyclin-dependent kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
+                <w:t xml:space="preserve">Putey Aurelien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournet Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meijer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (11), pp.1484-98</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.617-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109355v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 1-arylindoles based serotonin 5-HT7 entagonists. Synthesis and binding evaluation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Satala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej J. Bojarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the synthesis and properties of 4-, 5-, 6- or 7-azaindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (24), pp.4767-4834. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.03.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting low molecular weight cyclin E (LMW-E) in breast cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Nanos-Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie A Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asha S Multani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Oumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (2), pp.575-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10549-011-1638-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of hepatitis C virus NS5B polymerase by S-trityl-L-cysteine derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. R. Gurukumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amartya Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ching Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.191-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected matrix interactions in liquid secondary ion mass spectrometry of two pyranosyl mercaptans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gardrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (10), pp.1399-1406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.4998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationship and multidrug resistance study of new S-trityl-L-cysteine derivatives as inhibitors of Eg5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Yi Kristal Kaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Menger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatasubramanian Ulaganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (6), pp.1576-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm100991m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 2-, 3-, and 4-Substituted Pyrido[2,3-b]indoles by C-N, C-O, and C-C(sp) Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Goekjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (34), pp.6665-6677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201000795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into homopiperazine-based 5-HT1A/5-HT7R ligands: synthesis and biological evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Badarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Putey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Bojarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (3), pp.301-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/14756360903179393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antiproliferative evaluation of pyrazolo[1,5-a]-1,3,5-triazine myoseverin derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Debonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Skoufias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kozielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (9), pp.3471-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective functionalization of α-carbolines at the C-2, C-3, C-4, and C-6 positions using Suzuki–Miyaura reactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indolobenzazepin-7-ones and 6-, 8-, and 9-membered ring derivatives as tubulin polymerization inhibitors: synthesis and structure--activity relationship studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Putey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Popowycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep K Talapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.04.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (19), pp.5916-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm900476c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351645v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrazolo[1,5-a]-1,3,5-triazine as a purine bioisostere: access to potent cyclin-dependent kinase inhibitor (R)-roscovitine analogue.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Chemoselective functionalization of α-carbolines at the C-2, C-3, C-4, and C-6 positions using Suzuki–Miyaura reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Goekjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm801340z⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (27), pp.5427-5437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416036v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indolobenzazepin-7-ones and 6-, 8-, and 9-membered ring derivatives as tubulin polymerization inhibitors: synthesis and structure--activity relationship studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Pyrazolo[1,5-a]-1,3,5-triazine as a purine bioisostere: access to potent cyclin-dependent kinase inhibitor (R)-roscovitine analogue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandeep K Talapatra</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 52 (19), pp.5916-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm900476c⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 52 (3), pp.655-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm801340z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691446v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriolins (3-(pyrimidin-4-yl)-7-azaindoles): synthesis, kinase inhibitory activity, cellular effects, and structure of a CDK2/cyclin A/meriolin complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Echalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karima Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (4), pp.737-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm700940h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reactivity of 7-azaindole (1H-pyrrolo[2,3-b]pyridine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Synthesis and antiproliferative activity of clausine E, mukonine, and koenoline bioisosteres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Galmarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.09.067⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (16), pp.5615-5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451569v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiproliferative activity of clausine E, mukonine, and koenoline bioisosteres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Synthesis and reactivity of 7-azaindole (1H-pyrrolo[2,3-b]pyridine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.05.033⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (5), pp.1031-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357763v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 6-Substituted Pyrido[2,3- b ]indoles by Electrophilic Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Goekjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (14), pp.2237-2241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2007-985566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective functionalization of α-carbolines at 2-, 3-, 4- and 6-positions by Suzuki-Miyaura reaction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Récents développements pour la recherche de nouvelles molécules antipaludiques : hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC, 92, 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hamilton, Canada</w:t>
+              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381196v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journée Rhône-Alpes des Biomolécules (JRAB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Lyon Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemoselective functionalization of α-carbolines at 2-, 3-, 4- and 6-positions by Suzuki-Miyaura reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Popowycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Goekjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueyrard David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC, 92, 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hamilton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Functionnalization of α-carbolines at the C-6 position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueyrard David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popowycz Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G. Goekjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de chimie organique Centre-Auvergne-Limousin Poitou-Charente-SYCOCAL PC (52, 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4165,51 +4731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elands" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pr&#233;ville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lhospice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Feris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ratajczak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Elsens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Conilh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Murcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Laure Matera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14030247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bompard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;rot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaumel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC00285E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bud&#233;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Puiatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02115789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Garcia-Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tessaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik R A Jonker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wacker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Richter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04110-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navina Chrobok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jongenelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brev&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jarry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Satala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;rour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2T6710-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nanos-Webb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie A Jabbour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha S Multani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wingate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1638-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nichols" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Gurukumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Basu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ching Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.01.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vitry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castellan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4998" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVDLBD9Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Yi Kristal Kaan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Weiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Menger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatasubramanian Ulaganathan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tkocz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100991m" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000795" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7ZTNFP4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Badarau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Putey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903179393" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Debonis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.03.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCS8N58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.04.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801340z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Talapatra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900476c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm700940h" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9QL3XTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-985566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beno&#238;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyrard David" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popowycz Florence" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Conilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pr&#233;ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lhospice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Feris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ratajczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Elsens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102801" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Murcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Laure Matera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14030247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bompard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;rot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC00285E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bud&#233;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Puiatti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navina Chrobok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jongenelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brev&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02115789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Garcia-Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tessaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik R A Jonker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wacker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Richter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04110-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jarry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Satala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;rour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2T6710-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nanos-Webb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie A Jabbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha S Multani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wingate" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1638-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nichols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Gurukumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Basu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ching Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.01.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vitry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castellan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVDLBD9Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Yi Kristal Kaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Weiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Menger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatasubramanian Ulaganathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tkocz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100991m" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000795" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7ZTNFP4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Badarau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Putey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903179393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Debonis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCS8N58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Talapatra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900476c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.04.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801340z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm700940h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9QL3XTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-985566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beno&#238;t" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyrard David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popowycz Florence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>