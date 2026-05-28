--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-drug conjugates based on molecular glue degraders and uses thereof</w:t>
+                <w:t xml:space="preserve">molecular glue degraders and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournet</w:t>
@@ -172,93 +172,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Conilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO 2025/045758. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO 2025/045761. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551016v1</w:t>
+                <w:t xml:space="preserve">hal-05551045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">molecular glue degraders and uses thereof</w:t>
+                <w:t xml:space="preserve">Antibody-drug conjugates based on molecular glue degraders and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fournet</w:t>
@@ -286,69 +286,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Conilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO 2025/045761. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO 2025/045758. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551045v1</w:t>
+                <w:t xml:space="preserve">hal-05551016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody drug conjugate (ADC) targeting Nectin 4 and comprising an exatecan payload</w:t>
               </w:r>
@@ -1216,453 +1216,453 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134648v1</w:t>
+                <w:t xml:space="preserve">hal-03093867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature and Transition-Metal-Free Intramolecular α-Arylation of Ketones: A Mild Access to Tetracyclic Indoles and 7-Azaindoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Joseph</w:t>
+                <w:t xml:space="preserve">Targeting RNA structure in SMN2 reverses spinal muscular atrophy molecular phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Garcia-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tessaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik R A Jonker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03831⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04110-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093867v1</w:t>
+                <w:t xml:space="preserve">hal-02115789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Characterization of Transglutaminase 2 activity inhibitors in monocytes in vitro and their effect in a mouse model for multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navina Chrobok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Jongenelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Brevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA structure in SMN2 reverses spinal muscular atrophy molecular phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Richter</w:t>
+                <w:t xml:space="preserve">Room-Temperature and Transition-Metal-Free Intramolecular α-Arylation of Ketones: A Mild Access to Tetracyclic Indoles and 7-Azaindoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Adouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Budén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Puiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.320-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04110-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115789v1</w:t>
+                <w:t xml:space="preserve">hal-02134648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meriolins, a new class of cyclin-dependent kinase inhibitors, on malignant glioma proliferation and neo-angiogenesis.</w:t>
               </w:r>
@@ -2686,890 +2686,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2-, 3-, and 4-Substituted Pyrido[2,3-b]indoles by C-N, C-O, and C-C(sp) Bond Formation</w:t>
+                <w:t xml:space="preserve">New insights into homopiperazine-based 5-HT1A/5-HT7R ligands: synthesis and biological evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Schneider</w:t>
+                <w:t xml:space="preserve">Eduard Badarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goyard</w:t>
+                <w:t xml:space="preserve">Aurélien Putey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueyrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Joseph</w:t>
+                <w:t xml:space="preserve">Benoit Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Goekjian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrzej Bojarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (34), pp.6665-6677. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.301-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/14756360903179393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351724v1</w:t>
+                <w:t xml:space="preserve">hal-00691441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into homopiperazine-based 5-HT1A/5-HT7R ligands: synthesis and biological evaluation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of 2-, 3-, and 4-Substituted Pyrido[2,3-b]indoles by C-N, C-O, and C-C(sp) Bond Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Badarau</w:t>
+                <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Putey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Suzenet</w:t>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Joseph</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Goekjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (34), pp.6665-6677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/14756360903179393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiproliferative evaluation of pyrazolo[1,5-a]-1,3,5-triazine myoseverin derivatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indolobenzazepin-7-ones and 6-, 8-, and 9-membered ring derivatives as tubulin polymerization inhibitors: synthesis and structure--activity relationship studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Putey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Debonis</w:t>
+                <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Skoufias</w:t>
+                <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Kozielski</w:t>
+                <w:t xml:space="preserve">Sandeep K Talapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (9), pp.3471-8. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (19), pp.5916-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm900476c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691448v1</w:t>
+                <w:t xml:space="preserve">hal-00691446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indolobenzazepin-7-ones and 6-, 8-, and 9-membered ring derivatives as tubulin polymerization inhibitors: synthesis and structure--activity relationship studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemoselective functionalization of α-carbolines at the C-2, C-3, C-4, and C-6 positions using Suzuki–Miyaura reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Putey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Goekjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm900476c⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (27), pp.5427-5437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691446v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective functionalization of α-carbolines at the C-2, C-3, C-4, and C-6 positions using Suzuki–Miyaura reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Pyrazolo[1,5-a]-1,3,5-triazine as a purine bioisostere: access to potent cyclin-dependent kinase inhibitor (R)-roscovitine analogue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Popowycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.04.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (3), pp.655-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm801340z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351645v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrazolo[1,5-a]-1,3,5-triazine as a purine bioisostere: access to potent cyclin-dependent kinase inhibitor (R)-roscovitine analogue.</w:t>
+                <w:t xml:space="preserve">Synthesis and antiproliferative evaluation of pyrazolo[1,5-a]-1,3,5-triazine myoseverin derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Debonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Skoufias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bettayeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Ferandin</w:t>
+                <w:t xml:space="preserve">Frank Kozielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (9), pp.3471-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm801340z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriolins (3-(pyrimidin-4-yl)-7-azaindoles): synthesis, kinase inhibitory activity, cellular effects, and structure of a CDK2/cyclin A/meriolin complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3908,103 +3908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 6-Substituted Pyrido[2,3- b ]indoles by Electrophilic Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Goekjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (14), pp.2237-2241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4320,51 +4320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoselective functionalization of α-carbolines at 2-, 3-, 4- and 6-positions by Suzuki-Miyaura reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,51 +4441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionnalization of α-carbolines at the C-6 position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueyrard David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,51 +4731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Conilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pr&#233;ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lhospice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Feris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ratajczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Elsens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102801" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Murcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Laure Matera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14030247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bompard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;rot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC00285E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bud&#233;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Puiatti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navina Chrobok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jongenelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brev&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02115789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Garcia-Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tessaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik R A Jonker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wacker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Richter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04110-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jarry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Satala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;rour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2T6710-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nanos-Webb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie A Jabbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha S Multani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wingate" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1638-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nichols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Gurukumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Basu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ching Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.01.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vitry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castellan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVDLBD9Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Yi Kristal Kaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Weiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Menger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatasubramanian Ulaganathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tkocz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100991m" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000795" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7ZTNFP4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Badarau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Putey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903179393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Debonis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCS8N58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Talapatra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900476c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.04.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801340z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm700940h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9QL3XTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-985566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beno&#238;t" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyrard David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popowycz Florence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Conilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pr&#233;ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lhospice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Feris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ratajczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Elsens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102801" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Murcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Laure Matera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14030247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bompard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;rot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC00285E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bud&#233;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Puiatti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02115789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Garcia-Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tessaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik R A Jonker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wacker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Richter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04110-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navina Chrobok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jongenelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Alaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02134648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jarry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putey Aurelien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournet Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Sagnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Satala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej J. Bojarski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;rour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2T6710-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Nanos-Webb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie A Jabbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha S Multani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wingate" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1638-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Nichols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Gurukumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Basu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ching Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.01.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vitry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castellan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVDLBD9Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Yi Kristal Kaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Weiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Menger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatasubramanian Ulaganathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tkocz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100991m" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Badarau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Putey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bojarski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756360903179393" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000795" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7ZTNFP4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Talapatra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900476c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.04.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bettayeb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801340z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Debonis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.03.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCS8N58G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm700940h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Galmarini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.05.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW1FX7S0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9QL3XTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-985566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beno&#238;t" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Goekjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueyrard David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popowycz Florence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>