--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -807,235 +807,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haute fiabilité et négociation : le cas du nucléaire français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation entre santé au travail du dirigeant et santé de l’entreprise : une approche par le travail réel et les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stimec</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/neg.032.0103⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.47-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.191.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03237673v1</w:t>
+                <w:t xml:space="preserve">hal-03781542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entre santé au travail du dirigeant et santé de l’entreprise : une approche par le travail réel et les paradoxes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haute fiabilité et négociation : le cas du nucléaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (1), pp.47-76. </w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 32, pp.103-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.191.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/neg.032.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781542v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03237673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
               </w:r>
@@ -1210,356 +1210,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-reliability organization seen through interstitial activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.1-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, N° 130 (4), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589477v1</w:t>
+                <w:t xml:space="preserve">hal-03762050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anouk Grevin</w:t>
+                <w:t xml:space="preserve">High-reliability organization seen through interstitial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4 (130), pp.33-45. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04819112v1</w:t>
+                <w:t xml:space="preserve">hal-01589477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque.</w:t>
+                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 130 (4), pp.33-45. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2017, 4 (130), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762050v1</w:t>
+                <w:t xml:space="preserve">hal-04819112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiabilité organisationnelle au prisme des activités interstitielles</w:t>
               </w:r>
@@ -4656,260 +4656,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">(Coord.) Cahiers de l'Artémis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation et stratégies industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahier de l'Artémis, n° 3, pp.1-16, 2001</w:t>
+              <w:t xml:space="preserve">Organisations et Stratégies Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262682v1</w:t>
+                <w:t xml:space="preserve">hal-00262864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision dans les organisations à haute fiabilité : entre risque d'accident et risque bureaucratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation et stratégies industrielles,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahier de l'Artémis, n°3, pp.101-126, 2001</w:t>
+              <w:t xml:space="preserve">Organisation et stratégies industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahier de l'Artémis, n° 3, pp.1-16, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262681v1</w:t>
+                <w:t xml:space="preserve">hal-00262682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Coord.) Cahiers de l'Artémis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise de décision dans les organisations à haute fiabilité : entre risque d'accident et risque bureaucratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations et Stratégies Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2001</w:t>
+              <w:t xml:space="preserve">Organisation et stratégies industrielles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahier de l'Artémis, n°3, pp.101-126, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262864v1</w:t>
+                <w:t xml:space="preserve">hal-00262681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,372 +5737,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Largier</w:t>
+                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03573055v1</w:t>
+                <w:t xml:space="preserve">hal-02421284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421284v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03574543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
+                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03574543v1</w:t>
+                <w:t xml:space="preserve">irsn-03573055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au travail des dirigeants : Une approche par le travail réel et les paradoxes</w:t>
               </w:r>
@@ -6127,51 +6127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6505,308 +6505,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des situations post-accidentelles : résilience et sensibilisation des acteurs locaux</w:t>
+                <w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Mohamed Laouni</w:t>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement, 11-13 Octobre 2016, Saint Malo, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02065475v1</w:t>
+                <w:t xml:space="preserve">hal-02527862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Gestion des situations post-accidentelles : résilience et sensibilisation des acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Mohamed Laouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement, 11-13 Octobre 2016, Saint Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/61685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546183v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02065475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Mines de Nantes, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527862v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scénarios électronucléaires comme outil d’aide à la décision politique</w:t>
               </w:r>
@@ -7836,51 +7836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F50FF2C"/>
+    <w:nsid w:val="6E293E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8067,51 +8067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-journe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9207-6317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159359589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Jeanneret Medina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#235;tard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Myers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683962231207108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.237.171-180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CTR7BM2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35163-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25639-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263345v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pascail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-journe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9207-6317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159359589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Jeanneret Medina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#235;tard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Myers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683962231207108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.237.171-180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CTR7BM2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35163-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25639-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263345v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pascail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>