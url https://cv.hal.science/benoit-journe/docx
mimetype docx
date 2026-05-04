--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -7836,51 +7836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E293E4A"/>
+    <w:nsid w:val="B3451389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>