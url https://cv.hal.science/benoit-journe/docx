--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -807,235 +807,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entre santé au travail du dirigeant et santé de l’entreprise : une approche par le travail réel et les paradoxes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haute fiabilité et négociation : le cas du nucléaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.191.0047⟩</w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 32, pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.032.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781542v1</w:t>
+                <w:t xml:space="preserve">halshs-03237673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haute fiabilité et négociation : le cas du nucléaire français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation entre santé au travail du dirigeant et santé de l’entreprise : une approche par le travail réel et les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stimec</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 32, pp.103-120. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.47-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.032.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.191.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03237673v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque.</w:t>
+                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
@@ -1276,78 +1276,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 130 (4), pp.33-45. </w:t>
+              <w:t xml:space="preserve">, 2017, 4 (130), pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762050v1</w:t>
+                <w:t xml:space="preserve">hal-04819112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-reliability organization seen through interstitial activities</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
+                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
@@ -1488,78 +1488,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4 (130), pp.33-45. </w:t>
+              <w:t xml:space="preserve">, 2017, N° 130 (4), pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819112v1</w:t>
+                <w:t xml:space="preserve">hal-03762050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiabilité organisationnelle au prisme des activités interstitielles</w:t>
               </w:r>
@@ -4656,260 +4656,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Coord.) Cahiers de l'Artémis</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations et Stratégies Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2001</w:t>
+              <w:t xml:space="preserve">Organisation et stratégies industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahier de l'Artémis, n° 3, pp.1-16, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262864v1</w:t>
+                <w:t xml:space="preserve">hal-00262682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise de décision dans les organisations à haute fiabilité : entre risque d'accident et risque bureaucratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation et stratégies industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahier de l'Artémis, n° 3, pp.1-16, 2001</w:t>
+              <w:t xml:space="preserve">Organisation et stratégies industrielles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahier de l'Artémis, n°3, pp.101-126, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262682v1</w:t>
+                <w:t xml:space="preserve">hal-00262681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision dans les organisations à haute fiabilité : entre risque d'accident et risque bureaucratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Coord.) Cahiers de l'Artémis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation et stratégies industrielles,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahier de l'Artémis, n°3, pp.101-126, 2001</w:t>
+              <w:t xml:space="preserve">Organisations et Stratégies Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262681v1</w:t>
+                <w:t xml:space="preserve">hal-00262864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5642,467 +5642,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativiser ses intérêts pour prendre en compte les parties prenantes des risques</w:t>
+                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale AGORAS, Gouverner les risques par-delà le temps et les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421272v1</w:t>
+                <w:t xml:space="preserve">hal-02421284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du travail réel comme compétence clé de la haute fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH, La GRH peut-elle sauver le travail ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421284v1</w:t>
+                <w:t xml:space="preserve">irsn-03574543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser l’histoire des accidents pour diagnostiquer et anticiper les risques organisationnels</w:t>
+                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence AGORAS "Gouverner les risques par-delà le temps et les frontières "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03574543v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03573055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting weak signals with the knowledge of accidents: a case study in nuclear risk management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Largier</w:t>
+                <w:t xml:space="preserve">Relativiser ses intérêts pour prendre en compte les parties prenantes des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM - THE 10TH CONFERENCE OF THE INTERNATIONAL SOCIETY FOR INTEGRATED DISASTER RISK MANAGEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale AGORAS, Gouverner les risques par-delà le temps et les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03573055v1</w:t>
+                <w:t xml:space="preserve">hal-02421272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au travail des dirigeants : Une approche par le travail réel et les paradoxes</w:t>
               </w:r>
@@ -6127,51 +6127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6315,498 +6315,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03574572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
+                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
+              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654756v1</w:t>
+                <w:t xml:space="preserve">hal-01558978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatist approach of audit practices : safety demonstration and safety assessment through technical dialogue</w:t>
+                <w:t xml:space="preserve">Discuter la sûreté et sa démonstration : négocier ce qui fait preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque international de Royaumont « (Se) mettre d’accord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Négociations, Nov 2017, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558978v1</w:t>
+                <w:t xml:space="preserve">hal-01654756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Eydieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Mines de Nantes, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527862v1</w:t>
+                <w:t xml:space="preserve">hal-01546183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des situations post-accidentelles : résilience et sensibilisation des acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Mohamed Laouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement, 11-13 Octobre 2016, Saint Malo, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/61685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration des démonstrations et des évaluations de sûreté : une approche pragmatiste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+                <w:t xml:space="preserve">Should managers make a choice? The interplay between planning in real time and learning during projects - two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Du Risque 2016 : "Nucléaire, Hommes et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Mines de Nantes, Nov 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group of Organisation Studies, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546183v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scénarios électronucléaires comme outil d’aide à la décision politique</w:t>
               </w:r>
@@ -7248,217 +7248,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des compétences contre la flexibilité : une approche narrative des outils de gestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+                <w:t xml:space="preserve">The concept of situation: A key concept to study strategizing and organizing practices in a context of risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pascail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Nov 2006, Reims, France</w:t>
+              <w:t xml:space="preserve">22nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161698v1</w:t>
+                <w:t xml:space="preserve">hal-00263149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of situation: A key concept to study strategizing and organizing practices in a context of risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+                <w:t xml:space="preserve">La gestion des compétences contre la flexibilité : une approche narrative des outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pascail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Nov 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263149v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation : au cœur du lien entre connaissance et activité managériale</w:t>
               </w:r>
@@ -7836,51 +7836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3451389"/>
+    <w:nsid w:val="392531C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8067,51 +8067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-journe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9207-6317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159359589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Jeanneret Medina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#235;tard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Myers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683962231207108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.237.171-180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CTR7BM2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35163-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25639-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263345v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pascail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-journe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9207-6317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159359589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Jeanneret Medina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#235;tard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Myers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683962231207108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04145790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00539" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Korica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.032.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.030.0037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01589477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01494321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Saliou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bringaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.237.171-180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CTR7BM2Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35163-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25639-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95129-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01576141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-retour-d-experience-dans-les-organisations-a-risques/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Russel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82072-5_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Elsayed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65527-7_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74098-0_3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03573055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03574572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01558978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01546183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mohamed Laouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61685" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stoessel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263345v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pascail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>