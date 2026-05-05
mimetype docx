--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -1603,213 +1603,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A refinement of Günther's candle inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Kuperberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.121-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688285v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contraction in the Wasserstein metric for some Markov chains, and applications to the dynamics of expanding maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit R. Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur O. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Stadlbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28, pp.4117-4137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0951-7715/28/11/4117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089732v2</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00688285v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet another short proof of Bourgain’s distortion estimate for embedding of trees into uniformly convex Banach spaces</w:t>
               </w:r>
@@ -2339,838 +2339,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A geometric study of Wasserstein spaces: Euclidean spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, IX (2), pp.297-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.2010.2.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275067v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetric spaces of higher rank do not admit differentiable compactifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 347 (4), pp.951-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-009-0464-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamique des mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, http://images.math.cnrs.fr/Dynamique-des-mesures.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/g6dt-m282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A geometric study of Wasserstein spaces: Euclidean spaces</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The space of closed subgroups of $R^n$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2422/2036-2145.2010.2.03⟩</w:t>
+              <w:t xml:space="preserve">Journal of topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.570-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jtopol/jtp022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost homogeneous manifolds with boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 361 (12), pp.6729-6740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04907-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global rigidity in CR geometry: the Schoen-Webster theorem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (3), pp.399-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques notions d’espaces stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Théorie Spectrale et Géométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Lipschitz compactifications of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 346, pp.413-416. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.02.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00273450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les remplissages holomorphes équivariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (6), pp.2041-2061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On differentiable compactifications of the hyperbolic plane and algebraic actions of SL(2;R) on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometriae Dedicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 125, pp.253-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On differentiable compactifications of the hyperbolic space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation Groups</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (2), pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3180,414 +3189,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry on the Utility Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry on the Utility Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th Meeting of the Society for Social Choice and Welfare (SSCW 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometric study of Wasserstein spaces: an addendum on the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France. pp 405-412, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_44⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00785685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits scalaires pseudo-euclidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géométries et Dynamiques Riemanniennes et Pseudo-riemanniennes, et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, El-Oued, Algérie. pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3597,523 +3606,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics in geography, their intrinsic properties and their shortest paths: correcting a few misconceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing speed and stability of SRB measures through optimal transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Boukhecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Boukhecham</w:t>
+                <w:t xml:space="preserve">hal-04201539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An invitation to rough dynamics: zipper maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Mihalache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient designs for two-round group testing at a wide range of positivity rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">An invitation to rough dynamics: zipper maps</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toy examples for effective concentration bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the asymptotic behavior of minimal surfaces in H²×R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit R. Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafe Mazzeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cutwidth and degeneracy of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...205 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4123,100 +4132,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie des bords : compactifications différentiables et remplissages holomorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole normale supérieure de lyon - ENS LYON, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00120345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4226,105 +4235,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie des variétés, des espaces de mesures et des espaces de sous-groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géométrie différentielle [math.DG]. Université de Grenoble, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00785679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4471,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434670v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276750v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961053v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R. Kloeckner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626239v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949705v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R. Kloeckner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496106v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2017dec22.2179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497377v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-aap1438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800027v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kuperberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kloeckner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xa70-hr27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giulietti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327440v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500334v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974554v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2015.v23.n2.a4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815396v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579314000059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089732v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stadlbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/11/4117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688285v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-014-0024-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494397v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338571100109X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522941v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461329v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543790v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10366-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275067v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2010.2.03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-009-0464-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273455v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04907-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtp022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minerbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785685v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_44" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Boukhecham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Mazzeo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408210v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434670v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276750v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961053v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R. Kloeckner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626239v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949705v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R. Kloeckner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496106v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2017dec22.2179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497377v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-aap1438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800027v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kuperberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kloeckner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xa70-hr27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giulietti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327440v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500334v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974554v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2015.v23.n2.a4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815396v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579314000059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688285v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089732v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stadlbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/11/4117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-014-0024-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494397v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338571100109X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522941v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461329v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543790v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10366-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275067v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2010.2.03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-009-0464-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/g6dt-m282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtp022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273455v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04907-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minerbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785685v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_44" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Boukhecham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Mazzeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408210v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>