--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1378,174 +1378,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coloring distance graphs: a few answers and many questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geombinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIV (3), pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Curvatures and anisometry of maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (2), pp. 319-348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CAG.2015.v23.n2.a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CAG.2015.v23.n2.a4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00959852v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00821852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometric study of Wasserstein spaces: ultrametrics</w:t>
               </w:r>
@@ -2417,339 +2417,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275067v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamique des mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/g6dt-m282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Symmetric spaces of higher rank do not admit differentiable compactifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Annalen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 347 (4), pp.951-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00208-009-0464-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dynamique des mesures</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almost homogeneous manifolds with boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/g6dt-m282⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 361 (12), pp.6729-6740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04907-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273455v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The space of closed subgroups of $R^n$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (3), pp.570-588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1112/jtopol/jtp022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346132v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00273455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global rigidity in CR geometry: the Schoen-Webster theorem.</w:t>
               </w:r>
@@ -2811,174 +2811,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On Lipschitz compactifications of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346, pp.413-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques notions d’espaces stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Théorie Spectrale et Géométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224986v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00273450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les remplissages holomorphes équivariants</w:t>
               </w:r>
@@ -3755,181 +3755,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient designs for two-round group testing at a wide range of positivity rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An invitation to rough dynamics: zipper maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824277v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03851579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toy examples for effective concentration bounds</w:t>
               </w:r>
@@ -4480,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434670v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276750v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961053v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R. Kloeckner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626239v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949705v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R. Kloeckner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496106v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2017dec22.2179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497377v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-aap1438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800027v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kuperberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kloeckner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xa70-hr27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giulietti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327440v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500334v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974554v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2015.v23.n2.a4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815396v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579314000059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688285v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089732v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stadlbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/11/4117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-014-0024-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494397v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338571100109X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522941v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461329v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543790v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10366-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275067v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2010.2.03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-009-0464-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/g6dt-m282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtp022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273455v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04907-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minerbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785685v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_44" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Boukhecham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Mazzeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408210v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434670v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276750v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961053v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R. Kloeckner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626239v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949705v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R. Kloeckner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496106v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2017dec22.2179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497377v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-aap1438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800027v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kuperberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kloeckner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xa70-hr27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giulietti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327440v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500334v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974554v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2015.v23.n2.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815396v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579314000059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688285v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089732v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Stadlbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/11/4117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-014-0024-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494397v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014338571100109X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522941v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461329v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543790v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525312500094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10366-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275067v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2010.2.03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/g6dt-m282" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-009-0464-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273455v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04907-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtp022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minerbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785685v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_44" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Boukhecham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Mazzeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408210v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00120345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>