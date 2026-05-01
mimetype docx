--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the pictorial ecological momentary well-being instrument</w:t>
+                <w:t xml:space="preserve">Components of psychological health as determinants of psychological distress and well-being at work of frontline health professionals during pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Buzzi</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Moullec</w:t>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+                <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer O'Loughlin</w:t>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187 (6), pp.111937. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (2), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2025.111937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492817v1</w:t>
+                <w:t xml:space="preserve">hal-05577329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic performance of 2023 endocarditis criteria in patients with and without cardiac implantable electronic devices</w:t>
               </w:r>
@@ -368,5566 +368,5834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution and functional impact of cerebral lesions detected by systematic brain magnetic resonance imaging in patients with infective endocarditis: the POST-IMAGE prospective cohort</w:t>
+                <w:t xml:space="preserve">Adolescent mental well-being in time of crises: The role of social and residential contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Creuzet</w:t>
+                <w:t xml:space="preserve">Sarah Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Boukobza</w:t>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emila Ilic Habensus</w:t>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lalloue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106560⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (2), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jad.12424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353473v1</w:t>
+                <w:t xml:space="preserve">hal-05175565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent mental well-being in time of crises: The role of social and residential contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term evolution and functional impact of cerebral lesions detected by systematic brain magnetic resonance imaging in patients with infective endocarditis: the POST-IMAGE prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Creuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bitar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Monique Boukobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Manneville</w:t>
+                <w:t xml:space="preserve">Emila Ilic Habensus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jad.12424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (3), pp.106560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05175565v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Performance of the 2023 Duke-International Society for Cardiovascular Infectious Diseases, the 2000 Modified Duke, and the 2015 ESC Criteria for the Diagnosis of Infective Endocarditis in a French Multicenter Prospective Cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychometric validation of the pictorial ecological momentary well-being instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer O'Loughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187 (6), pp.111937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2025.111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505092v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unequal regulation of mental health among professionals in nursing homes during the pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le mal-être des professionnels en Ehpad et en période pandémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family physicians’ practices and attitudes towards HPV vaccination since extension of HPV vaccination to males</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compared Performance of the 2023 Duke-International Society for Cardiovascular Infectious Diseases, the 2000 Modified Duke, and the 2015 ESC Criteria for the Diagnosis of Infective Endocarditis in a French Multicenter Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Selton-Suty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Habermacher</w:t>
+                <w:t xml:space="preserve">Francois Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lalloué</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104669⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982194v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">Family physicians’ practices and attitudes towards HPV vaccination since extension of HPV vaccination to males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Habermacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Eby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.104669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212177v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between lifestyle behavior change during the COVID-19 pandemic and mental health among French adolescents: Insights from the EXIST pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mental Health and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mhpa.2023.100557⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.101607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261048v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Update of an Online Ensemble Score Involving Linear Discriminant Analysis and Logistic Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Associations between lifestyle behavior change during the COVID-19 pandemic and mental health among French adolescents: Insights from the EXIST pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/am.2022.132018⟩</w:t>
+              <w:t xml:space="preserve">Mental Health and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.100557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mhpa.2023.100557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134248v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Touchet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Omorou</w:t>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Pisu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70, pp.S201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming constrained binary logistic regression with online standardized data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (6), pp.1519-1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2020.1870672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156324v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Parsimonious Event Risk Scores by an Ensemble Method. An Illustration for Short-Term Predictions in Chronic Heart Failure Patients from the GISSI-HF Trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+                <w:t xml:space="preserve">151 - Impact de la crise de la COVID-19 sur la santé psychologique des personnels des Établissements d'hébergement pour personnes âgées dépendantes et des Services hospitaliers de première ligne de la Moselle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donata Lucci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/am.2021.127045⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.S190-S191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040390v3</w:t>
+                <w:t xml:space="preserve">hal-05584426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What matters to patients? A mixed method study of the importance and consideration of oncology patient demands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+                <w:t xml:space="preserve">Construction and Update of an Online Ensemble Score Involving Linear Discriminant Analysis and Logistic Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-06247-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.228-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/am.2022.132018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563438v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Design a Remote Patient Monitoring System? A French Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What matters to patients? A mixed method study of the importance and consideration of oncology patient demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ferrua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+                <w:t xml:space="preserve">Maria-Ximena Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fourcade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khouloud Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05293-4⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-06247-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950440v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does size matter? The impact of caseload and expertise concentration on AMI 30-day mortality—A comparison across 10 OECD countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Construction of Parsimonious Event Risk Scores by an Ensemble Method. An Illustration for Short-Term Predictions in Chronic Heart Failure Patients from the GISSI-HF Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian Brownwood</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.627-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/am.2021.127045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089667v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040390v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a navigation program based on health information technology for patients receiving oral anticancer therapy: the CAPRI randomized controlled trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">How to Design a Remote Patient Monitoring System? A French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Ferrua</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2066-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05293-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769109v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing hospital pay-for-performance: Lessons learned from the French pilot program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does size matter? The impact of caseload and expertise concentration on AMI 30-day mortality—A comparison across 10 OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Girault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Padget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niek Klazinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Brownwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (14), pp.407-417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123 (5), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01464478v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effects of the French Pay-for-Performance program - IFAQ pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (6), pp.833-837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/intqhc/mzx111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should payment for performance depend on mortality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Implementing hospital pay-for-performance: Lessons learned from the French pilot program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 353, </w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (14), pp.407-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.i3429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432907v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Quality Indicators for Hospital Choice: Do General Practitioners Care?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Impacts of a navigation program based on health information technology for patients receiving oral anticancer therapy: the CAPRI randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Daumas-Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2066-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432934v1</w:t>
+                <w:t xml:space="preserve">hal-03769109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comparative Quality Indicators for Hospital Choice: Do General Practitioners Care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.261 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161775v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Should payment for performance depend on mortality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.i3429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069587v1</w:t>
+                <w:t xml:space="preserve">hal-01432907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet-based technologies to improve cancer care coordination: Current use and attitudes among cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (4), pp.551 - 557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incitation Financière à l'Amélioration de la Qualité (IFAQ) pour les établissements de santé français: Résultats de l'expérimentation (2012-2014)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shu Jiang</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jgem.154.0277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446294v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality following stroke during and after acute care according to neighbourhood deprivation: a disease registry study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radouane Aghzaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Durier</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2013-307283⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436963v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis of social and environment inequalities of infant mortality. A spatial study in small areas revealed by local disease mapping in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Beaugard</w:t>
+                <w:t xml:space="preserve">Incitation Financière à l'Amélioration de la Qualité (IFAQ) pour les établissements de santé français: Résultats de l'expérimentation (2012-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4-5), pp.277-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.154.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00838330v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mortality following stroke during and after acute care according to neighbourhood deprivation: a disease registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Aghzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2393-13-191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (12), pp.1313-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2013-307283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00878362v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Cluster analysis of social and environment inequalities of infant mortality. A spatial study in small areas revealed by local disease mapping in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Charles Beaugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 454-455, pp.433-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-9276-12-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809310v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00838330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rougier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+                <w:t xml:space="preserve">Marcello Gelormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), 15p. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2393-13-191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00924503v1</w:t>
+                <w:t xml:space="preserve">inserm-00878362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheri Pies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10995-013-1251-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-9276-12-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876255v1</w:t>
+                <w:t xml:space="preserve">inserm-00809310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheri Pies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emminarie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-013-1251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118566v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), 15p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00924503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A small-area ecologic study of myocardial infarction, neighborhood deprivation, and sex: a Bayesian modeling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (4), pp.459-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3181e09925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescent Mental Well-Being in Times of Crises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minary Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. 34 (Supplement_3), pp.iii852-iii853, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.2201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités sociales vis-à-vis de la létalité consécutive à un accident vasculaire cérébral, Dijon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S315 / P10-9, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for complex environmental exposure situations: a classification approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Health – Bridging South, North, East and West. Conference of ISEE, ISES and ISIAQ.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Basel, Switzerland. , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO7.2 - Validation de l'EMoWI (« Ecological Momentary Wellbeing Instrument ») pour l’évaluation longitudinale intensive du bien-être instantané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minary Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. O'Loughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EPICLIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dijon, France. pp.202421, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05014536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'un score d'ensemble en ligne : étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jul 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation en ligne d'un score d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming constrained binary logistic regression with online standardized data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISQUA16-3191 What Can Be Learned from the Implementation of a Pay for Performance Programme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dozol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQUA 33rd International Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISQUA, Oct 2016, Tokyo, Japan. pp.67.2 - 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/intqhc/mzw104.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de Création d'un Indice de Défaveur Contextuelle - Un Outil Permettant l'Analyse des Inégalités Sociales de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFDS - 44èmes journées de Statistique - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.Submission_44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Infarction Rate and Air Pollution: Modification Effect by Neighborhood Socio-economic Characteristics and by Sex. A Bayesian Modeling Conducted at a Small-area Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoït Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 22nd Annual Conference: Environmental Health Effects on Susceptible Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.ede.0000392176.17501.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118637v1</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-04021813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble methods and online learning for creation and update of prognostic scores in HF patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5937,150 +6205,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer la tarification à l’activité : les nouveaux modes de paiement et leurs usages dans les établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moisdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social », 2018, 204p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-155, 2018, 9782810907205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6090,114 +6358,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse de données et modèles bayésiens appliqués au contexte des inégalités socio-territoriales de santé et des expositions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université de Lorraine, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LORR0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6344,51 +6612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothello-Nevers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2025-326357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Creuzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Boukobza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Ilic Habensus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goehringer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habermacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lamouille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134248v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2022.132018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156324v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1870672" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040390v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Lucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2021.127045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02563438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ximena Acero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06247-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fourcade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05293-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Klazinga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brownwood" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loirat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.01.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0LQXPX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i3429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0277" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dozol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzw104.107" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01750506v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0205" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothello-Nevers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2025-326357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Creuzet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Boukobza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Ilic Habensus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106560" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goehringer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habermacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lamouille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156324v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1870672" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134248v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2022.132018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02563438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ximena Acero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06247-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040390v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Lucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2021.127045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05293-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Klazinga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brownwood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loirat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0LQXPX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i3429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.12.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0277" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dozol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzw104.107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01750506v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0205" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>