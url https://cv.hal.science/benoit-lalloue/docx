--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -368,299 +368,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent mental well-being in time of crises: The role of social and residential contexts</w:t>
+                <w:t xml:space="preserve">Long-term evolution and functional impact of cerebral lesions detected by systematic brain magnetic resonance imaging in patients with infective endocarditis: the POST-IMAGE prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bitar</w:t>
+                <w:t xml:space="preserve">Guillaume Creuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+                <w:t xml:space="preserve">Monique Boukobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Emila Ilic Habensus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Manneville</w:t>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jad.12424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (3), pp.106560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175565v1</w:t>
+                <w:t xml:space="preserve">hal-05353473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution and functional impact of cerebral lesions detected by systematic brain magnetic resonance imaging in patients with infective endocarditis: the POST-IMAGE prospective cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adolescent mental well-being in time of crises: The role of social and residential contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Boukobza</w:t>
+                <w:t xml:space="preserve">Sarah Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emila Ilic Habensus</w:t>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (3), pp.106560. </w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (2), pp.551-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jad.12424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05353473v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the pictorial ecological momentary well-being instrument</w:t>
               </w:r>
@@ -672,64 +672,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer O'Loughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -774,295 +774,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mal-être des professionnels en Ehpad et en période pandémique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compared Performance of the 2023 Duke-International Society for Cardiovascular Infectious Diseases, the 2000 Modified Duke, and the 2015 ESC Criteria for the Diagnosis of Infective Endocarditis in a French Multicenter Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Touchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+                <w:t xml:space="preserve">Francois Goehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Selton-Suty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Omorou</w:t>
+                <w:t xml:space="preserve">Francois Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772948v1</w:t>
+                <w:t xml:space="preserve">hal-04505092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Performance of the 2023 Duke-International Society for Cardiovascular Infectious Diseases, the 2000 Modified Duke, and the 2015 ESC Criteria for the Diagnosis of Infective Endocarditis in a French Multicenter Prospective Cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Selton-Suty</w:t>
+                <w:t xml:space="preserve">Le mal-être des professionnels en Ehpad et en période pandémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Alla</w:t>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+                <w:t xml:space="preserve">Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505092v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family physicians’ practices and attitudes towards HPV vaccination since extension of HPV vaccination to males</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,77 +1312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between lifestyle behavior change during the COVID-19 pandemic and mental health among French adolescents: Insights from the EXIST pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,265 +1678,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156324v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">151 - Impact de la crise de la COVID-19 sur la santé psychologique des personnels des Établissements d'hébergement pour personnes âgées dépendantes et des Services hospitaliers de première ligne de la Moselle, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and Update of an Online Ensemble Score Involving Linear Discriminant Analysis and Logistic Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Albuisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.169⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.228-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/am.2022.132018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584426v1</w:t>
+                <w:t xml:space="preserve">hal-03134248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Update of an Online Ensemble Score Involving Linear Discriminant Analysis and Logistic Regression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">151 - Impact de la crise de la COVID-19 sur la santé psychologique des personnels des Établissements d'hébergement pour personnes âgées dépendantes et des Services hospitaliers de première ligne de la Moselle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.228-242. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.S190-S191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/am.2022.132018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134248v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What matters to patients? A mixed method study of the importance and consideration of oncology patient demands</w:t>
               </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Ximena Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3088,429 +3088,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet-based technologies to improve cancer care coordination: Current use and attitudes among cancer patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Fourcade</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438096v1</w:t>
+                <w:t xml:space="preserve">hal-01069587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
+                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069587v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internet-based technologies to improve cancer care coordination: Current use and attitudes among cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.551 - 557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161775v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incitation Financière à l'Amélioration de la Qualité (IFAQ) pour les établissements de santé français: Résultats de l'expérimentation (2012-2014)</w:t>
               </w:r>
@@ -3777,64 +3777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis of social and environment inequalities of infant mortality. A spatial study in small areas revealed by local disease mapping in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,90 +3911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gelormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.191. </w:t>
@@ -4058,64 +4058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4166,103 +4166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheri Pies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emminarie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (1), pp.171-179. </w:t>
@@ -4313,64 +4313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,90 +4434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.216-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4551,51 +4551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small-area ecologic study of myocardial infarction, neighborhood deprivation, and sex: a Bayesian modeling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent Mental Well-Being in Times of Crises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minary Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,51 +4769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. 34 (Supplement_3), pp.iii852-iii853, 2024, </w:t>
@@ -4998,103 +4998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for complex environmental exposure situations: a classification approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Health – Bridging South, North, East and West. Conference of ISEE, ISES and ISIAQ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Basel, Switzerland. , 2013</w:t>
@@ -5717,90 +5717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
@@ -5855,77 +5855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFDS - 44èmes journées de Statistique - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.Submission_44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5950,51 +5950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Infarction Rate and Air Pollution: Modification Effect by Neighborhood Socio-economic Characteristics and by Sex. A Bayesian Modeling Conducted at a Small-area Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoït Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,51 +6002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 22nd Annual Conference: Environmental Health Effects on Susceptible Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6612,51 +6612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothello-Nevers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2025-326357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Creuzet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Boukobza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Ilic Habensus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106560" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goehringer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habermacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lamouille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156324v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1870672" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134248v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2022.132018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02563438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ximena Acero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06247-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040390v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Lucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2021.127045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05293-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Klazinga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brownwood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loirat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0LQXPX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i3429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.12.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0277" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dozol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzw104.107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01750506v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0205" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bothello-Nevers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2025-326357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Creuzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Boukobza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Ilic Habensus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goehringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Habermacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lamouille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156324v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1870672" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134248v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2022.132018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pisu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.169" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02563438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ximena Acero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Ba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06247-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040390v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Lucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2021.127045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05293-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Klazinga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brownwood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.03.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loirat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0LQXPX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147296" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i3429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0277" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dozol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzw104.107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01750506v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0205" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>