--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1693,1325 +1693,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03682334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Harmonic Model of Earth's Lithospheric Magnetic Field up to Degree 1050</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BepiColombo Planetary Magnetometer MPO-MAG: What Can We Learn from the Hermean Magnetic Field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Hulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">D. Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vigneron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.-U. Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Fornaçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL095147⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00822-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420984v1</w:t>
+                <w:t xml:space="preserve">hal-03284439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesy, Geophysics and Fundamental Physics Investigations of the BepiColombo Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Iess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-021-00808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BepiColombo Planetary Magnetometer MPO-MAG: What Can We Learn from the Hermean Magnetic Field?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical conductivity and temperature of the Earth's mantle inferred from Bayesian inversion of Swarm vector magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carr</w:t>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Richter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00822-x⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 314, pp.106702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284439v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and temperature of the Earth's mantle inferred from Bayesian inversion of Swarm vector magnetic data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mie representation for Mercury’s magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Saturnino</w:t>
+                <w:t xml:space="preserve">S. Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Houliez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. -H. Glassmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106702⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01386-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284491v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mie representation for Mercury’s magnetic field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional Enhancement of Crustal Magnetization on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. -H. Glassmeier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Heyner</w:t>
+                <w:t xml:space="preserve">A. Alhantoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kolhey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Buz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01386-4⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284462v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Enhancement of Crustal Magnetization on Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Internal Structure of Mercury's Core Inferred From Magnetic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O'Rourke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">I. Wardinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Edwards</w:t>
+                <w:t xml:space="preserve">E. Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL090379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284126v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internal Structure of Mercury's Core Inferred From Magnetic Observations</w:t>
+                <w:t xml:space="preserve">International geomagnetic reference field: the thirteenth generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Wardinski</w:t>
+                <w:t xml:space="preserve">P Alken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C D Beggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006792⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503852v1</w:t>
+                <w:t xml:space="preserve">cea-03141089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International geomagnetic reference field: the thirteenth generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Spherical Harmonic Model of Earth's Lithospheric Magnetic Field up to Degree 1050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C D Beggan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.49. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01288-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL095147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03141089v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
+                <w:t xml:space="preserve">A thick crustal block revealed by reconstructions of early Mars highlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Milillo</w:t>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fujimoto</w:t>
+                <w:t xml:space="preserve">James Tuttle Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Murakami</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benkhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Zender</w:t>
+                <w:t xml:space="preserve">Isamu Matsuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0512-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02898972v1</w:t>
+                <w:t xml:space="preserve">hal-02900960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thick crustal block revealed by reconstructions of early Mars highlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The formation of a giant collapse caprock sinkhole on the Barda Negra plateau basalts (Argentina): Magnetic, mineralogical and morphostructural evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">Rolf Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Tuttle Keane</w:t>
+                <w:t xml:space="preserve">Oscar Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">Francisco Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isamu Matsuyama</w:t>
+                <w:t xml:space="preserve">Miguel Ángel Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.105-109. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.107297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0512-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900960v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t>
               </w:r>
@@ -3125,693 +3125,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02544796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of a giant collapse caprock sinkhole on the Barda Negra plateau basalts (Argentina): Magnetic, mineralogical and morphostructural evidences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomagnetic core field models and secular variation forecasts for the 13th International Geomagnetic Reference Field (IGRF-13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wardinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ángel Rivero</w:t>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107297⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01254-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965307v1</w:t>
+                <w:t xml:space="preserve">hal-03103443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic core field models and secular variation forecasts for the 13th International Geomagnetic Reference Field (IGRF-13)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+                <w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chambodut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">E. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01254-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103443v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing of the martian dynamo: New constraints for a core field 4.5 and 3.7 Ga ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mittelholz</w:t>
+                <w:t xml:space="preserve">J. Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Johnson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (18), pp.eaba0513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965294v1</w:t>
+                <w:t xml:space="preserve">hal-02965311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the martian dynamo: New constraints for a core field 4.5 and 3.7 Ga ago</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Johnson</w:t>
+                <w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quantin-Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Feinberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba0513⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965311v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pan</w:t>
+                <w:t xml:space="preserve">M. Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quantin-Nataf</w:t>
+                <w:t xml:space="preserve">G. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tauzin</w:t>
+                <w:t xml:space="preserve">J. Benkhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Golombek</w:t>
+                <w:t xml:space="preserve">J. Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346218v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02898972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
               </w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael e. Purucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,204 +4263,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Saturnino</w:t>
+                <w:t xml:space="preserve">Proceedings of the 15th symposium of Study of the Earth’s Deep Interior (SEDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+                <w:t xml:space="preserve">Amit Hagay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aurnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 276, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176349v1</w:t>
+                <w:t xml:space="preserve">hal-02176402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mars 2020 Candidate Landing Sites: A Magnetic Field Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Morschhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4482,6124 +4482,6136 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (9), pp.410-424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018EA000420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 15th symposium of Study of the Earth’s Deep Interior (SEDI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+                <w:t xml:space="preserve">A time-averaged regional model of the Hermean magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Aurnou</w:t>
+                <w:t xml:space="preserve">J.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bergman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.1. </w:t>
+              <w:t xml:space="preserve">, 2018, 276, pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176402v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-averaged regional model of the Hermean magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+                <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leclercq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.93-105. </w:t>
+              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176331v1</w:t>
+                <w:t xml:space="preserve">hal-02176349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and remote characterization of the external field temporal variations at Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (1), pp.110-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Swarm lithospheric magnetic field model to SH degree 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68, pp.126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-016-0510-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Mars serpentinization-derived CH4 reservoirs, H-2-induced warming and paleopressure evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassefière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 ((11):), pp.2234-2245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.12784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant impacts, heterogeneous mantle heating and a past hemispheric dynamo on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 240, pp.114-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Equivalent Source Dipole method to model partially distributed magnetic field measurements, with application to Mercury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. S. Oliveira</w:t>
+                <w:t xml:space="preserve">Electrical conductivity of the Earth's mantle from the first Swarm magnetic field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JE004734⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (9), pp.3338-3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL063397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317661v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity of the Earth's mantle from the first Swarm magnetic field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+                <w:t xml:space="preserve">A modified Equivalent Source Dipole method to model partially distributed magnetic field measurements, with application to Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Saturnino</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL063397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.1075-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328708v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more realistic core-mantle boundary heat flux patterns: a source of diversity in planetary dynamos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteux</w:t>
+                <w:t xml:space="preserve">Main field and secular variation candidate models for the 12th IGRF generation after 10 months of Swarm measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (1), pp.505-518. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40645-015-0056-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-015-0262-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635999v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main field and secular variation candidate models for the 12th IGRF generation after 10 months of Swarm measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Civet</w:t>
+                <w:t xml:space="preserve">Towards more realistic core-mantle boundary heat flux patterns: a source of diversity in planetary dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Thebault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-015-0262-7⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.505-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-015-0056-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305000v1</w:t>
+                <w:t xml:space="preserve">hal-01635999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane storage capacity of the early martian cryosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">International Geomagnetic Reference Field: the 12th generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chassefiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher C Finlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciarán D Beggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Alken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-015-0228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01251215v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01412375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Geomagnetic Reference Field: the 12th generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methane storage capacity of the early martian cryosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Alken</w:t>
+                <w:t xml:space="preserve">Jeremie Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Chassefiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.79. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260, pp.205-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-015-0228-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01412375v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of candidate geomagnetic field models for IGRF-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C Finlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Alken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran C Beggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth C Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40623-015-0273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for the (geo)magnetic power spectrum, with application to planetary dynamo radii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 401 (9), pp.347-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of early Mars' lost water: The role of serpentinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassefière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (5), pp.1123-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgre.20089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chronology of early Mars climatic evolution from impact crater degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ansan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (E4), pp.n/a-n/a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JE004005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02276068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted and observed magnetic signatures of martian (de)magnetized impact craters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted and observed magnetic signatures of Martian (de)magnetized impact craters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">The influence of degree-1 mantle heterogeneity on the past dynamo of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.01.015⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (1-2), pp.63-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734586v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of degree-1 mantle heterogeneity on the past dynamo of Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">Predicted and observed magnetic signatures of Martian (de)magnetized impact craters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (2), pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646655v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidate models for the IGRF-11th generation making use of extrapolated observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purucker M.E.</w:t>
+                <w:t xml:space="preserve">Aude Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connerney J.E.P.</w:t>
+                <w:t xml:space="preserve">Michel Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mandea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Chulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 152 (1-4), pp.223-249. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (10), pp.745-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-009-9557-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5047/eps.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00505805v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate models for the IGRF-11th generation making use of extrapolated observatory data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anomalies near Apollinaris Patera and the Medusae Fossae Formation in Lucus Planum, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hood L.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Chambodut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Langlais</w:t>
+                <w:t xml:space="preserve">Harrison K.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menvielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">Lillis R.J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chulliat</w:t>
+                <w:t xml:space="preserve">F. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (10), pp.745-751. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 208 (1), pp.118-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5047/eps.2010.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus/2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558301v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anomalies near Apollinaris Patera and the Medusae Fossae Formation in Lucus Planum, Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Geomagnetic Reference Field: the eleventh generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrison K.P.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">C. C. Finlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillis R.J.</w:t>
+                <w:t xml:space="preserve">S. Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poulet</w:t>
+                <w:t xml:space="preserve">C. D. Beggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. Bondar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus/2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (3), pp.1216-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04804.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00505803v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Geomagnetic Reference Field: the eleventh generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IGRF candidate models at times of rapid changes in core field acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Finlay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Chambodut</w:t>
+                <w:t xml:space="preserve">Stefan Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04804.x⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (10), pp.753-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527822v1</w:t>
+                <w:t xml:space="preserve">hal-00558388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGRF candidate models at times of rapid changes in core field acceleration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The magnetic field of the Earth's lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Purucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whaler K.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabaka T.J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, pp.doi:10.1007/s11214-010-9667-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9667-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5047/eps.2010.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic field of the Earth's lithosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Thébault</w:t>
+                <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Purucker</w:t>
+                <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whaler K.A.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabaka T.J.</w:t>
+                <w:t xml:space="preserve">Connerney J.E.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 155, pp.doi:10.1007/s11214-010-9667-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9667-6⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 152 (1-4), pp.223-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-009-9557-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558389v1</w:t>
+                <w:t xml:space="preserve">hal-00505805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosetta swing-by at Mars – an analysis of the ROMAP measurements in comparison with results of 3-D multi-ion hybrid simulations and MEX/ASPERA-3 data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Auster</w:t>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Richter</w:t>
+                <w:t xml:space="preserve">U. Weckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fränz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">O. Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-27-2383-2009⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404771v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field microscopy of rock samples using a giant magnetoresistance-based scanning magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannetier-Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.Q10Y06. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009GC002750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
+                <w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Weckmann</w:t>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ritter</w:t>
+                <w:t xml:space="preserve">S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stankiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Lesur</w:t>
+                <w:t xml:space="preserve">D. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.71-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489733v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars environment and magnetic orbiter model payload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (3), pp.761-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-008-9101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosetta swing-by at Mars – an analysis of the ROMAP measurements in comparison with results of 3-D multi-ion hybrid simulations and MEX/ASPERA-3 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Breuer</w:t>
+                <w:t xml:space="preserve">A. Boesswetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fränz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp.2383-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-27-2383-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371122v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Inversion of Local Magnetic Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galdéano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.387-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340, pp.791-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinization of the martian crust during Noachian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Past Martian Dynamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 321 (5897), pp.1784-1785. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1162874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and inversion of local magnetic anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galdéano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.387-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-2132/5/4/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03603706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effects of escape and magnetic field histories at Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassefière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (3), pp.343-357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local inversion of magnetic anomalies: Implication for Mars' crustal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (3), pp.258-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Mercury's internal magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christensen U.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 132, pp.260-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polar magnetic paleopole associated with Apollinaris Patera Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Purucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local inversion of magnetic anomalies : implication for Mars' crustal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.258-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ magnétique de Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate main-field models for the definitive geomagnetic reference field 1995.0 and 2000.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57, pp.1197-1202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/BF03351904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal magnetic field of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.E02008. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JE002048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution magnetic field modeling : application to MAGSAT and Orsted data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ultré-Guérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 135, pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 9th Generation International Geomagnetic Reference Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 140 (3), pp.253-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2003.02102.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 9th Generation International Geomagnetic Reference Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 9th Generation International Geomagnetic Reference Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 155, pp.1051-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The southern edge of cratonic North America: Evidence from new satellite magnetometer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Purucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (15), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001GL013645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01405238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IGRF candidate main geomagnetic field model for epoch 2000 and a secular variation model for 2000–2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 52 (12), pp.1137-1148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/BF03352344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ørsted Initial Field Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Sabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27 (22), pp.3607-3610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000GL011930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01410544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10609,143 +10621,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connerney J.E.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christensen, Balogh, Breuer and Glassmeier (Eds.), pp.223-250, 2010, Space Sciences Series of ISSI 33 Planetary Magnetism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10755,154 +10767,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Mercury's internal magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christensen U.R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Sciences Series of ISSI 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mercury, Balogh, Ksanfomality and von Steiger, pp.79-108, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10912,114 +10924,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champs magnétiques de la Terre et de Mars : apport des satellites Oersted et Mars Global Surveyor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Institut de Physique du Globe de Paris, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2001GLOB0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04582188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId378"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11166,51 +11178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartacci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cicchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noschese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65011-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04711483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaosui Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet G. Luhmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Heagy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9c1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinceloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098839" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03420984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00808-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Auster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Forna&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00822-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houliez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Glassmeier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolhey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01386-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhantoobi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Rourke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090379" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wardinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006792" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alken" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Beggan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01288-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tuttle Keane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0512-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baeza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rios" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Rivero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107297" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01254-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feinberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phillips" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0513" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Purucker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;j. Lillis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005854" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005835" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Morschhauser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000420" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Hagay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aurnou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.01.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005060" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-016-0510-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317661v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Oliveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Pais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004734" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063397" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thebault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0262-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran C Beggan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Canet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0273-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02276068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE004005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9CK2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734586v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B647GH47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505805v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purucker M.E." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connerney J.E.P." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9557-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND71G9MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chulliat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.06.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hood L.L." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison K.P." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillis R.J." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus/2010.01.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M8GNQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527822v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Finlay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Beggan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Bondar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04804.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558388v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.05.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whaler K.A." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaka T.J." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9667-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TV4TH1SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404771v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boesswetter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2383-2009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325774v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1162874" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HPH8Q7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267155v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Takahashi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen U.R." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136471v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203285v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115940v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351904" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118115v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002048" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VWD7P01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ultr&#233;-Gu&#233;rard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119025v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macmillan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovkov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2003.02102.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119021v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405238v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purucker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013645" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03726745v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352344" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410544v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olsen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hulot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sabaka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011930" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588101v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324160v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04582188v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GLOB0004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartacci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cicchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noschese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65011-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04711483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaosui Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet G. Luhmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Heagy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9c1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinceloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098839" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Auster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Forna&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00822-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00808-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106702" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Glassmeier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolhey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01386-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhantoobi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Rourke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090379" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wardinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Beggan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01288-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03420984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tuttle Keane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0512-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baeza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Rivero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01254-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feinberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phillips" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0513" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Purucker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;j. Lillis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005854" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005835" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Hagay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aurnou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.01.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Morschhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000420" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-016-0510-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063397" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317661v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Oliveira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Pais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004734" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0262-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran C Beggan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Canet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0273-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02276068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE004005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9CK2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B647GH47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734586v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chulliat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.06.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hood L.L." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison K.P." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillis R.J." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus/2010.01.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M8GNQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Finlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Beggan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Bondar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04804.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.05.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whaler K.A." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaka T.J." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9667-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TV4TH1SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purucker M.E." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connerney J.E.P." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9557-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND71G9MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boesswetter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2383-2009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325774v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1162874" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HPH8Q7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Takahashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen U.R." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushima" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351904" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VWD7P01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119016v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ultr&#233;-Gu&#233;rard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macmillan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovkov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2003.02102.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119023v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purucker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03726745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352344" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410544v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olsen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hulot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sabaka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011930" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04582188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GLOB0004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>