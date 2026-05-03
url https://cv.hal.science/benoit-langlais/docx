--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -223,295 +223,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars ionosphere TEC estimation from MARSIS data: A new approach</w:t>
+                <w:t xml:space="preserve">Bow shock oscillations of Mars under weakly disturbed solar wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cartacci</w:t>
+                <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sánchez-Cano</w:t>
+                <w:t xml:space="preserve">Yuming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cicchetti</w:t>
+                <w:t xml:space="preserve">Yingjuan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Noschese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">Robert Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Halekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116545⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65011-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364399v1</w:t>
+                <w:t xml:space="preserve">hal-05364383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bow shock oscillations of Mars under weakly disturbed solar wind conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mars ionosphere TEC estimation from MARSIS data: A new approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuming Wang</w:t>
+                <w:t xml:space="preserve">M. Cartacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjuan Ma</w:t>
+                <w:t xml:space="preserve">B. Sánchez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lillis</w:t>
+                <w:t xml:space="preserve">A. Cicchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Halekas</w:t>
+                <w:t xml:space="preserve">R. Noschese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9649. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 434, pp.116545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65011-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364383v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Alteration as an Origin of Martian Magnetization</w:t>
               </w:r>
@@ -631,90 +631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Spacecraft Observations of Asymmetric Martian Bow Shock: Conjunctions of Tianwen-1 and MAVEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Halekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -893,295 +893,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04473136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian Bow Shock Oscillations Driven by Solar Wind Variations: Simultaneous Observations From Tianwen‐1 and MAVEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shaosui Xu</w:t>
+                <w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balabanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL104769⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185776v1</w:t>
+                <w:t xml:space="preserve">hal-04066274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Marteau</w:t>
+                <w:t xml:space="preserve">Martian Bow Shock Oscillations Driven by Solar Wind Variations: Simultaneous Observations From Tianwen‐1 and MAVEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaosui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 219 (3), pp.20. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066274v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Martian Magnetic Fields with a Helicopter</w:t>
               </w:r>
@@ -1693,2493 +1693,2493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03682334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BepiColombo Planetary Magnetometer MPO-MAG: What Can We Learn from the Hermean Magnetic Field?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Spherical Harmonic Model of Earth's Lithospheric Magnetic Field up to Degree 1050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Heyner</w:t>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-U. Auster</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00822-x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL095147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284439v1</w:t>
+                <w:t xml:space="preserve">hal-03420984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesy, Geophysics and Fundamental Physics Investigations of the BepiColombo Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional Enhancement of Crustal Magnetization on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alhantoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Genova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00808-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284426v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and temperature of the Earth's mantle inferred from Bayesian inversion of Swarm vector magnetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BepiColombo Planetary Magnetometer MPO-MAG: What Can We Learn from the Hermean Magnetic Field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-U. Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Fornaçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106702⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00822-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284491v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mie representation for Mercury’s magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geodesy, Geophysics and Fundamental Physics Investigations of the BepiColombo Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toepfer</w:t>
+                <w:t xml:space="preserve">Tim van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Narita</w:t>
+                <w:t xml:space="preserve">Daniel Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. -H. Glassmeier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Kolhey</w:t>
+                <w:t xml:space="preserve">Luciano Iess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01386-4⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284462v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Enhancement of Crustal Magnetization on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mie representation for Mercury’s magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alhantoobi</w:t>
+                <w:t xml:space="preserve">Y. Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buz</w:t>
+                <w:t xml:space="preserve">K. -H. Glassmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O'Rourke</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Kolhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090379⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01386-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284126v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internal Structure of Mercury's Core Inferred From Magnetic Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical conductivity and temperature of the Earth's mantle inferred from Bayesian inversion of Swarm vector magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Wardinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Thébault</w:t>
+                <w:t xml:space="preserve">Aymeric Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (12), </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 314, pp.106702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503852v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International geomagnetic reference field: the thirteenth generation</w:t>
+                <w:t xml:space="preserve">The Internal Structure of Mercury's Core Inferred From Magnetic Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Alken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">I. Wardinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C D Beggan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01288-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03141089v1</w:t>
+                <w:t xml:space="preserve">hal-03503852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Harmonic Model of Earth's Lithospheric Magnetic Field up to Degree 1050</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International geomagnetic reference field: the thirteenth generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Alken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Hulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">C D Beggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vigneron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (21), </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL095147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420984v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03141089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thick crustal block revealed by reconstructions of early Mars highlands</w:t>
+                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">A. Milillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Tuttle Keane</w:t>
+                <w:t xml:space="preserve">M. Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">G. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isamu Matsuyama</w:t>
+                <w:t xml:space="preserve">J. Benkhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0512-6⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900960v1</w:t>
+                <w:t xml:space="preserve">insu-02898972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of a giant collapse caprock sinkhole on the Barda Negra plateau basalts (Argentina): Magnetic, mineralogical and morphostructural evidences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
+                <w:t xml:space="preserve">Geomagnetic core field models and secular variation forecasts for the 13th International Geomagnetic Reference Field (IGRF-13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wardinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Kilian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ángel Rivero</w:t>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107297⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01254-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965307v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Langlais</w:t>
+                <w:t xml:space="preserve">A thick crustal block revealed by reconstructions of early Mars highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tuttle Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher T. Russell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Ansan</w:t>
+                <w:t xml:space="preserve">Isamu Matsuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0512-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02544796v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic core field models and secular variation forecasts for the 13th International Geomagnetic Reference Field (IGRF-13)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+                <w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine L. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chambodut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">V. Ansan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01254-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103443v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02544796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t>
+                <w:t xml:space="preserve">The formation of a giant collapse caprock sinkhole on the Barda Negra plateau basalts (Argentina): Magnetic, mineralogical and morphostructural evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mittelholz</w:t>
+                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Johnson</w:t>
+                <w:t xml:space="preserve">Rolf Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thorne</w:t>
+                <w:t xml:space="preserve">Oscar Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Joy</w:t>
+                <w:t xml:space="preserve">Francisco Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barrett</w:t>
+                <w:t xml:space="preserve">Miguel Ángel Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.107297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965294v1</w:t>
+                <w:t xml:space="preserve">hal-02965307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the martian dynamo: New constraints for a core field 4.5 and 3.7 Ga ago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba0513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965311v1</w:t>
+                <w:t xml:space="preserve">hal-02965294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tauzin</w:t>
+                <w:t xml:space="preserve">Timing of the martian dynamo: New constraints for a core field 4.5 and 3.7 Ga ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michaut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (18), pp.eaba0513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346218v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fujimoto</w:t>
+                <w:t xml:space="preserve">L. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Murakami</w:t>
+                <w:t xml:space="preserve">C. Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benkhoff</w:t>
+                <w:t xml:space="preserve">B. Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zender</w:t>
+                <w:t xml:space="preserve">C. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 216, pp.93. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02898972v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
+                <w:t xml:space="preserve">Constraining the Early History of Mercury and Its Core Dynamo by Studying the Crustal Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne E. Smrekar</w:t>
+                <w:t xml:space="preserve">Joana Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lon Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.2382 - 2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE005938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990798v1</w:t>
+                <w:t xml:space="preserve">hal-02285493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model of the Crustal Magnetic Field of Mars Using MGS and MAVEN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Houliez</w:t>
+                <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E. Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael e. Purucker</w:t>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert j. Lillis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doris Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), pp.1-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JE005854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176322v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Early History of Mercury and Its Core Dynamo by Studying the Crustal Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Model of the Crustal Magnetic Field of Mars Using MGS and MAVEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Oliveira</w:t>
+                <w:t xml:space="preserve">Michael e. Purucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lon Hood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Langlais</w:t>
+                <w:t xml:space="preserve">Robert j. Lillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124, pp.2382 - 2396. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JE005938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JE005854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285493v1</w:t>
+                <w:t xml:space="preserve">hal-02176322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated Time‐Varying Magnetic Fields and the Core Size of Mercury</w:t>
               </w:r>
@@ -4263,614 +4263,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 15th symposium of Study of the Earth’s Deep Interior (SEDI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Langlais</w:t>
+                <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Hagay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Bergman</w:t>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176402v1</w:t>
+                <w:t xml:space="preserve">hal-02176349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mars 2020 Candidate Landing Sites: A Magnetic Field Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Morschhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (9), pp.410-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018EA000420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-averaged regional model of the Hermean magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">Proceedings of the 15th symposium of Study of the Earth’s Deep Interior (SEDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+                <w:t xml:space="preserve">Amit Hagay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leclercq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Aurnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.93-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 276, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176331v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Saturnino</w:t>
+                <w:t xml:space="preserve">A time-averaged regional model of the Hermean magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 276, pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02176349v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and remote characterization of the external field temporal variations at Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4930,77 +4930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Swarm lithospheric magnetic field model to SH degree 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5275,356 +5275,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity of the Earth's mantle from the first Swarm magnetic field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+                <w:t xml:space="preserve">A modified Equivalent Source Dipole method to model partially distributed magnetic field measurements, with application to Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Saturnino</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL063397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.1075-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328708v1</w:t>
+                <w:t xml:space="preserve">hal-02317661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Equivalent Source Dipole method to model partially distributed magnetic field measurements, with application to Mercury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. S. Oliveira</w:t>
+                <w:t xml:space="preserve">Electrical conductivity of the Earth's mantle from the first Swarm magnetic field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (6), pp.1075-1094. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (9), pp.3338-3346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JE004734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL063397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317661v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main field and secular variation candidate models for the 12th IGRF generation after 10 months of Swarm measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6487,51 +6487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ansan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6591,51 +6591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted and observed magnetic signatures of martian (de)magnetized impact craters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6675,526 +6675,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of degree-1 mantle heterogeneity on the past dynamo of Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">Predicted and observed magnetic signatures of Martian (de)magnetized impact craters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (2), pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646655v1</w:t>
+                <w:t xml:space="preserve">hal-00734586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted and observed magnetic signatures of Martian (de)magnetized impact craters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">The influence of degree-1 mantle heterogeneity on the past dynamo of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.01.015⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (1-2), pp.63-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734586v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate models for the IGRF-11th generation making use of extrapolated observatory data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Chambodut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Langlais</w:t>
+                <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menvielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chulliat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connerney J.E.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2010.06.006⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (1-4), pp.223-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-009-9557-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558301v1</w:t>
+                <w:t xml:space="preserve">hal-00505805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anomalies near Apollinaris Patera and the Medusae Fossae Formation in Lucus Planum, Mars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidate models for the IGRF-11th generation making use of extrapolated observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillis R.J.</w:t>
+                <w:t xml:space="preserve">Aude Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poulet</w:t>
+                <w:t xml:space="preserve">Michel Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus/2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (10), pp.745-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00505803v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Geomagnetic Reference Field: the eleventh generation</w:t>
               </w:r>
@@ -7232,51 +7228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Beggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (3), pp.1216-1230. </w:t>
@@ -7308,1387 +7304,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGRF candidate models at times of rapid changes in core field acceleration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic anomalies near Apollinaris Patera and the Medusae Fossae Formation in Lucus Planum, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Maus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Langlais</w:t>
+                <w:t xml:space="preserve">Hood L.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison K.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillis R.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2010.05.004⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 208 (1), pp.118-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus/2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558388v1</w:t>
+                <w:t xml:space="preserve">hal-00505803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic field of the Earth's lithosphere</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IGRF candidate models at times of rapid changes in core field acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (10), pp.753-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9667-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00558389v1</w:t>
+                <w:t xml:space="preserve">hal-00558388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The magnetic field of the Earth's lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Purucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whaler K.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mandea</w:t>
+                <w:t xml:space="preserve">Sabaka T.J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 152 (1-4), pp.223-249. </w:t>
+              <w:t xml:space="preserve">, 2010, 155, pp.doi:10.1007/s11214-010-9667-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-009-9557-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9667-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505805v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t>
+                <w:t xml:space="preserve">Rosetta swing-by at Mars – an analysis of the ROMAP measurements in comparison with results of 3-D multi-ion hybrid simulations and MEX/ASPERA-3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
+                <w:t xml:space="preserve">A. Boesswetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Weckmann</w:t>
+                <w:t xml:space="preserve">U. Auster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ritter</w:t>
+                <w:t xml:space="preserve">Ingo Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stankiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Lesur</w:t>
+                <w:t xml:space="preserve">M. Fränz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp.2383-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-27-2383-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489733v1</w:t>
+                <w:t xml:space="preserve">hal-00404771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field microscopy of rock samples using a giant magnetoresistance-based scanning magnetometer</w:t>
+                <w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hankard</w:t>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">U. Weckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fermon</w:t>
+                <w:t xml:space="preserve">O. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannetier-Lecoeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">J. Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.Q10Y06. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488958v1</w:t>
+                <w:t xml:space="preserve">hal-00489733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic field microscopy of rock samples using a giant magnetoresistance-based scanning magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fouchet</w:t>
+                <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barabash</w:t>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Breuer</w:t>
+                <w:t xml:space="preserve">C. Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannetier-Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.Q10Y06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371122v1</w:t>
+                <w:t xml:space="preserve">hal-00488958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars environment and magnetic orbiter model payload</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9101-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00363328v1</w:t>
+                <w:t xml:space="preserve">hal-00371122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosetta swing-by at Mars – an analysis of the ROMAP measurements in comparison with results of 3-D multi-ion hybrid simulations and MEX/ASPERA-3 data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mars environment and magnetic orbiter model payload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boesswetter</w:t>
+                <w:t xml:space="preserve">S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Auster</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">D. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (6), pp.2383-2398. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.761-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-27-2383-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404771v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Inversion of Local Magnetic Anomalies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Galdéano</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5, pp.387-400</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340, pp.791-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325780v1</w:t>
+                <w:t xml:space="preserve">hal-00345964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Inversion of Local Magnetic Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galdéano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 340, pp.791-800</w:t>
+              <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.387-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345964v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinization of the martian crust during Noachian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10p. </w:t>
@@ -8829,90 +8829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and inversion of local magnetic anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galdéano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.387-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9191,51 +9191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Mercury's internal magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9316,51 +9316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polar magnetic paleopole associated with Apollinaris Patera Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Purucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9411,51 +9411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.258-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9549,77 +9549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate main-field models for the definitive geomagnetic reference field 1995.0 and 2000.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57, pp.1197-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9666,64 +9666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal magnetic field of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.E02008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9763,338 +9763,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution magnetic field modeling : application to MAGSAT and Orsted data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 9th Generation International Geomagnetic Reference Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ultré-Guérard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golovkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Holme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 140 (3), pp.253-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2003.02102.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119016v1</w:t>
+                <w:t xml:space="preserve">hal-00119025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 9th Generation International Geomagnetic Reference Field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution magnetic field modeling : application to MAGSAT and Orsted data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ultré-Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 135, pp.77-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119025v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 9th Generation International Geomagnetic Reference Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golovkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 84</w:t>
@@ -10123,103 +10123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 9th Generation International Geomagnetic Reference Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golovkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 155, pp.1051-1056</w:t>
@@ -10287,64 +10287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (15), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10391,51 +10391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IGRF candidate main geomagnetic field model for epoch 2000 and a secular variation model for 2000–2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 52 (12), pp.1137-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10648,90 +10648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connerney J.E.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christensen, Balogh, Breuer and Glassmeier (Eds.), pp.223-250, 2010, Space Sciences Series of ISSI 33 Planetary Magnetism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10794,51 +10794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Mercury's internal magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11178,51 +11178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartacci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cicchetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noschese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65011-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04711483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaosui Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet G. Luhmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Heagy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9c1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinceloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098839" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Auster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Forna&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00822-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00808-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106702" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Glassmeier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolhey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01386-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhantoobi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Rourke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090379" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wardinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Beggan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01288-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03420984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tuttle Keane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0512-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baeza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Rivero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01254-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feinberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phillips" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0513" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Purucker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;j. Lillis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005854" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005938" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005835" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Hagay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aurnou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.01.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Morschhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000420" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-016-0510-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063397" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317661v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Oliveira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Pais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004734" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0262-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran C Beggan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Canet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0273-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02276068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE004005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9CK2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B647GH47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734586v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558301v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chulliat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.06.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hood L.L." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison K.P." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillis R.J." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus/2010.01.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M8GNQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Finlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Beggan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Bondar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04804.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.05.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whaler K.A." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaka T.J." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9667-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TV4TH1SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purucker M.E." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connerney J.E.P." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9557-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND71G9MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boesswetter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2383-2009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325774v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1162874" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HPH8Q7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Takahashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen U.R." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushima" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351904" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VWD7P01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119016v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ultr&#233;-Gu&#233;rard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macmillan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovkov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2003.02102.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119023v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purucker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03726745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352344" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410544v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olsen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hulot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sabaka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011930" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04582188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GLOB0004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65011-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cicchetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noschese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04711483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaosui Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet G. Luhmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Heagy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9c1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinceloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098839" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03420984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhantoobi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Rourke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Auster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Forna&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00822-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00808-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Glassmeier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolhey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01386-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wardinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006792" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alken" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Beggan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01288-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01254-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tuttle Keane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0512-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baeza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Rivero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107297" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feinberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phillips" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0513" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005938" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Purucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;j. Lillis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005854" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005835" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Morschhauser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000420" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Hagay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aurnou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oliveira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-016-0510-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Oliveira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Pais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004734" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063397" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0262-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran C Beggan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Canet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0273-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02276068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE004005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9CK2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B647GH47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505805v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purucker M.E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connerney J.E.P." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9557-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND71G9MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chulliat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.06.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Finlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Beggan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Bondar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04804.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hood L.L." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison K.P." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillis R.J." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus/2010.01.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M8GNQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whaler K.A." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaka T.J." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9667-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TV4TH1SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boesswetter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2383-2009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325774v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1162874" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HPH8Q7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Takahashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen U.R." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushima" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351904" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VWD7P01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macmillan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2003.02102.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119016v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ultr&#233;-Gu&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119023v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purucker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03726745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352344" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410544v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olsen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hulot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sabaka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011930" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04582188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GLOB0004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>