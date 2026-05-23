--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -759,429 +759,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Magnetic Fields in the Martian Magnetosphere Revealing Dipole-like Intrinsic Magnetic Fields at Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Martian Bow Shock Oscillations Driven by Solar Wind Variations: Simultaneous Observations From Tianwen‐1 and MAVEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaosui Xu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David A. Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad0784⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04473136v1</w:t>
+                <w:t xml:space="preserve">hal-04185776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Marteau</w:t>
+                <w:t xml:space="preserve">Open Magnetic Fields in the Martian Magnetosphere Revealing Dipole-like Intrinsic Magnetic Fields at Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaosui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet G. Luhmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 957, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad0784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066274v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian Bow Shock Oscillations Driven by Solar Wind Variations: Simultaneous Observations From Tianwen‐1 and MAVEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shaosui Xu</w:t>
+                <w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balabanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (16), </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (3), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL104769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185776v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Martian Magnetic Fields with a Helicopter</w:t>
               </w:r>
@@ -1693,1459 +1693,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03682334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Harmonic Model of Earth's Lithospheric Magnetic Field up to Degree 1050</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional Enhancement of Crustal Magnetization on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+                <w:t xml:space="preserve">A. Alhantoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O'Rourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vigneron</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 48 (21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL095147⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 48 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420984v1</w:t>
+                <w:t xml:space="preserve">hal-03284126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Enhancement of Crustal Magnetization on Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical conductivity and temperature of the Earth's mantle inferred from Bayesian inversion of Swarm vector magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O'Rourke</w:t>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090379⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 314, pp.106702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284126v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BepiColombo Planetary Magnetometer MPO-MAG: What Can We Learn from the Hermean Magnetic Field?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-U. Auster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Fornaçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-021-00822-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesy, Geophysics and Fundamental Physics Investigations of the BepiColombo Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Iess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-021-00808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mie representation for Mercury’s magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. -H. Glassmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kolhey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40623-021-01386-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and temperature of the Earth's mantle inferred from Bayesian inversion of Swarm vector magnetic data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Internal Structure of Mercury's Core Inferred From Magnetic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Saturnino</w:t>
+                <w:t xml:space="preserve">I. Wardinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Houliez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">E. Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 314, pp.106702. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284491v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internal Structure of Mercury's Core Inferred From Magnetic Observations</w:t>
+                <w:t xml:space="preserve">International geomagnetic reference field: the thirteenth generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Wardinski</w:t>
+                <w:t xml:space="preserve">P Alken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C D Beggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006792⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503852v1</w:t>
+                <w:t xml:space="preserve">cea-03141089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International geomagnetic reference field: the thirteenth generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Spherical Harmonic Model of Earth's Lithospheric Magnetic Field up to Degree 1050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C D Beggan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hagay Amit</w:t>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.49. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01288-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL095147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03141089v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomagnetic core field models and secular variation forecasts for the 13th International Geomagnetic Reference Field (IGRF-13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wardinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Milillo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Zender</w:t>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01254-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02898972v1</w:t>
+                <w:t xml:space="preserve">hal-03103443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic core field models and secular variation forecasts for the 13th International Geomagnetic Reference Field (IGRF-13)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Chambodut</w:t>
+                <w:t xml:space="preserve">A thick crustal block revealed by reconstructions of early Mars highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tuttle Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isamu Matsuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01254-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0512-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103443v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thick crustal block revealed by reconstructions of early Mars highlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The formation of a giant collapse caprock sinkhole on the Barda Negra plateau basalts (Argentina): Magnetic, mineralogical and morphostructural evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">Rolf Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Tuttle Keane</w:t>
+                <w:t xml:space="preserve">Oscar Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">Francisco Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isamu Matsuyama</w:t>
+                <w:t xml:space="preserve">Miguel Ángel Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.105-109. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.107297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0512-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900960v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t>
               </w:r>
@@ -3259,559 +3259,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02544796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of a giant collapse caprock sinkhole on the Barda Negra plateau basalts (Argentina): Magnetic, mineralogical and morphostructural evidences</w:t>
+                <w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Kilian</w:t>
+                <w:t xml:space="preserve">C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Baeza</w:t>
+                <w:t xml:space="preserve">S. Thorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rios</w:t>
+                <w:t xml:space="preserve">S. Joy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ángel Rivero</w:t>
+                <w:t xml:space="preserve">E. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 367, pp.107297. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965307v1</w:t>
+                <w:t xml:space="preserve">hal-02965294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing of the martian dynamo: New constraints for a core field 4.5 and 3.7 Ga ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mittelholz</w:t>
+                <w:t xml:space="preserve">J. Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Johnson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (18), pp.eaba0513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965294v1</w:t>
+                <w:t xml:space="preserve">hal-02965311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the martian dynamo: New constraints for a core field 4.5 and 3.7 Ga ago</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Johnson</w:t>
+                <w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quantin-Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Feinberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba0513⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965311v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Mercury's Environment with the Two-Spacecraft BepiColombo Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pan</w:t>
+                <w:t xml:space="preserve">M. Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quantin-Nataf</w:t>
+                <w:t xml:space="preserve">G. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tauzin</w:t>
+                <w:t xml:space="preserve">J. Benkhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Golombek</w:t>
+                <w:t xml:space="preserve">J. Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00712-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346218v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02898972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the Early History of Mercury and Its Core Dynamo by Studying the Crustal Magnetic Field</w:t>
               </w:r>
@@ -3895,291 +3895,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Model of the Crustal Magnetic Field of Mars Using MGS and MAVEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne E. Smrekar</w:t>
+                <w:t xml:space="preserve">Michael e. Purucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert j. Lillis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JE005854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990798v1</w:t>
+                <w:t xml:space="preserve">hal-02176322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model of the Crustal Magnetic Field of Mars Using MGS and MAVEN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Houliez</w:t>
+                <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E. Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael e. Purucker</w:t>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert j. Lillis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doris Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), pp.1-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JE005854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176322v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated Time‐Varying Magnetic Fields and the Core Size of Mercury</w:t>
               </w:r>
@@ -4263,614 +4263,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Saturnino</w:t>
+                <w:t xml:space="preserve">The Mars 2020 Candidate Landing Sites: A Magnetic Field Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Morschhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.410-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018EA000420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176349v1</w:t>
+                <w:t xml:space="preserve">hal-02176327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mars 2020 Candidate Landing Sites: A Magnetic Field Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+                <w:t xml:space="preserve">Proceedings of the 15th symposium of Study of the Earth’s Deep Interior (SEDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Hagay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Morschhauser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Lillis</w:t>
+                <w:t xml:space="preserve">Jonathan Aurnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018EA000420⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176327v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 15th symposium of Study of the Earth’s Deep Interior (SEDI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+                <w:t xml:space="preserve">A time-averaged regional model of the Hermean magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Hagay</w:t>
+                <w:t xml:space="preserve">J.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Aurnou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 276, pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176402v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-averaged regional model of the Hermean magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thébault</w:t>
+                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Oliveira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.93-105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02176331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and remote characterization of the external field temporal variations at Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4930,77 +4930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Swarm lithospheric magnetic field model to SH degree 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5398,103 +5398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity of the Earth's mantle from the first Swarm magnetic field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (9), pp.3338-3346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5528,103 +5528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main field and secular variation candidate models for the 12th IGRF generation after 10 months of Swarm measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Saturnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,346 +5786,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Geomagnetic Reference Field: the 12th generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methane storage capacity of the early martian cryosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher C Finlay</w:t>
+                <w:t xml:space="preserve">Jeremie Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciarán D Beggan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Chassefiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-015-0228-9⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01412375v1</w:t>
+                <w:t xml:space="preserve">hal-01251215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane storage capacity of the early martian cryosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Geomagnetic Reference Field: the 12th generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C Finlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Lasue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Langlais</w:t>
+                <w:t xml:space="preserve">Ciarán D Beggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chassefiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Alken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-015-0228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01251215v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01412375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of candidate geomagnetic field models for IGRF-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C Finlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Alken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran C Beggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,51 +6591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted and observed magnetic signatures of martian (de)magnetized impact craters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6894,169 +6894,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anomalies near Apollinaris Patera and the Medusae Fossae Formation in Lucus Planum, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hood L.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison K.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connerney J.E.P.</w:t>
+                <w:t xml:space="preserve">Lillis R.J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mandea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 152 (1-4), pp.223-249. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 208 (1), pp.118-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-009-9557-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus/2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505805v1</w:t>
+                <w:t xml:space="preserve">hal-00505803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate models for the IGRF-11th generation making use of extrapolated observatory data</w:t>
               </w:r>
@@ -7228,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Beggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (3), pp.1216-1230. </w:t>
@@ -7304,1119 +7308,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anomalies near Apollinaris Patera and the Medusae Fossae Formation in Lucus Planum, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IGRF candidate models at times of rapid changes in core field acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hood L.L.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Poulet</w:t>
+                <w:t xml:space="preserve">Stefan Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus/2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (10), pp.753-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505803v1</w:t>
+                <w:t xml:space="preserve">hal-00558388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGRF candidate models at times of rapid changes in core field acceleration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The magnetic field of the Earth's lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Purucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whaler K.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabaka T.J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2010.05.004⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, pp.doi:10.1007/s11214-010-9667-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9667-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558388v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic field of the Earth's lithosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Thébault</w:t>
+                <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Purucker</w:t>
+                <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whaler K.A.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">Connerney J.E.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabaka T.J.</w:t>
+                <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 155, pp.doi:10.1007/s11214-010-9667-6. </w:t>
+              <w:t xml:space="preserve">, 2010, 152 (1-4), pp.223-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9667-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-009-9557-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558389v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosetta swing-by at Mars – an analysis of the ROMAP measurements in comparison with results of 3-D multi-ion hybrid simulations and MEX/ASPERA-3 data</w:t>
+                <w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boesswetter</w:t>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Auster</w:t>
+                <w:t xml:space="preserve">U. Weckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Richter</w:t>
+                <w:t xml:space="preserve">O. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fränz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">J. Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (6), pp.2383-2398. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-27-2383-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404771v1</w:t>
+                <w:t xml:space="preserve">hal-00489733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Model for the Beattie Magnetic Anomaly in South Africa</w:t>
+                <w:t xml:space="preserve">Magnetic field microscopy of rock samples using a giant magnetoresistance-based scanning magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
+                <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Weckmann</w:t>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ritter</w:t>
+                <w:t xml:space="preserve">C. Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stankiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Lesur</w:t>
+                <w:t xml:space="preserve">Myriam Pannetier-Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 478 (1-2), pp.111-118. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.Q10Y06. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489733v1</w:t>
+                <w:t xml:space="preserve">hal-00488958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field microscopy of rock samples using a giant magnetoresistance-based scanning magnetometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hankard</w:t>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fermon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Langlais</w:t>
+                <w:t xml:space="preserve">D. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GC002750⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488958v1</w:t>
+                <w:t xml:space="preserve">hal-00371122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars Environment and Magnetic Orbiter Scientific and Measurement Objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mars environment and magnetic orbiter model payload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2007.0222⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.761-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371122v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars environment and magnetic orbiter model payload</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosetta swing-by at Mars – an analysis of the ROMAP measurements in comparison with results of 3-D multi-ion hybrid simulations and MEX/ASPERA-3 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barabash</w:t>
+                <w:t xml:space="preserve">A. Boesswetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Breuer</w:t>
+                <w:t xml:space="preserve">U. Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fränz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (3), pp.761-783. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp.2383-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9101-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-27-2383-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363328v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Mars' Crustal Magnetic Field</w:t>
               </w:r>
@@ -8484,51 +8484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Inversion of Local Magnetic Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,51 +8592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinization of the martian crust during Noachian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10p. </w:t>
@@ -8829,51 +8829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and inversion of local magnetic anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9191,51 +9191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Mercury's internal magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9316,51 +9316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polar magnetic paleopole associated with Apollinaris Patera Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Purucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9549,77 +9549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate main-field models for the definitive geomagnetic reference field 1995.0 and 2000.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57, pp.1197-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9666,64 +9666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal magnetic field of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.E02008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9795,51 +9795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9916,51 +9916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution magnetic field modeling : application to MAGSAT and Orsted data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ultré-Guérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10024,51 +10024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10149,51 +10149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,64 +10287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (15), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10391,51 +10391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IGRF candidate main geomagnetic field model for epoch 2000 and a secular variation model for 2000–2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 52 (12), pp.1137-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10648,90 +10648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal magnetic fields of terrestrial planets,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purucker M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connerney J.E.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christensen, Balogh, Breuer and Glassmeier (Eds.), pp.223-250, 2010, Space Sciences Series of ISSI 33 Planetary Magnetism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10794,51 +10794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Mercury's internal magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11178,51 +11178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65011-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cicchetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noschese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04711483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaosui Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet G. Luhmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Heagy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9c1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinceloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098839" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03420984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhantoobi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Rourke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Auster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Forna&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00822-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00808-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Glassmeier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolhey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01386-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wardinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006792" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alken" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Beggan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01288-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01254-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tuttle Keane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0512-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baeza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Rivero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107297" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feinberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phillips" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0513" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005938" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Purucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;j. Lillis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005854" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005835" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Morschhauser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000420" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Hagay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aurnou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oliveira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-016-0510-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Oliveira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Pais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004734" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063397" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0262-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran C Beggan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Canet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0273-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02276068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE004005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9CK2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B647GH47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505805v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purucker M.E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connerney J.E.P." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9557-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND71G9MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chulliat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.06.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Finlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Beggan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Bondar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04804.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hood L.L." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison K.P." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillis R.J." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus/2010.01.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M8GNQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whaler K.A." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaka T.J." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9667-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TV4TH1SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boesswetter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2383-2009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325774v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1162874" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HPH8Q7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Takahashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen U.R." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushima" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351904" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VWD7P01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macmillan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2003.02102.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119016v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ultr&#233;-Gu&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119023v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purucker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03726745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352344" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410544v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olsen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hulot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sabaka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011930" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04582188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GLOB0004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjuan Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lillis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Halekas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65011-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cicchetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noschese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04711483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaosui Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet G. Luhmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Mitchell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Heagy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ace9c1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinceloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098839" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00612-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhantoobi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Rourke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090379" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houliez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-U. Auster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Forna&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00822-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00808-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -H. Glassmeier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolhey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01386-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wardinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;bault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Beggan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01288-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03420984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01254-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tuttle Keane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0512-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Baeza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rios" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Rivero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107297" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feinberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phillips" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0513" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02898972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murakami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benkhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00712-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005938" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Purucker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;j. Lillis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005854" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wardinski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005835" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Morschhauser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000420" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Hagay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aurnou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bergman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2018.01.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-016-0510-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Oliveira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Pais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004734" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063397" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0262-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefiere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.07.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4J0HXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran C Beggan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Canet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0273-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Larnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN31S6NF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20089" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02276068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE004005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ9CK2BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734586v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.07.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B647GH47-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hood L.L." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison K.P." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillis R.J." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus/2010.01.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07M8GNQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chulliat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.06.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Finlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Beggan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Bondar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04804.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2010.05.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Purucker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whaler K.A." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaka T.J." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9667-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TV4TH1SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lesur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purucker M.E." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connerney J.E.P." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9557-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND71G9MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weckmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stankiewicz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2007.0222" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9101-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boesswetter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2383-2009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gald&#233;ano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.10.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQMHDN60-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325774v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1162874" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/5/4/003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28CF5FEB08B22EA61DFCF53634FC2E97B3862108/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HPH8Q7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.02.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wicht" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Takahashi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christensen U.R." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushima" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136474v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03351904" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VWD7P01-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macmillan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2003.02102.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119016v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ultr&#233;-Gu&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119023v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Purucker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013645" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03726745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352344" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410544v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olsen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hulot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sabaka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011930" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04582188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001GLOB0004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>