--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -253,216 +253,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Modals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linguistic Knowledge and Language Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 1, 2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Depraetere</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1017/9781009273213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984358v1</w:t>
+                <w:t xml:space="preserve">hal-04268791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Knowledge and Language Use</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Cambridge University Press, 1, 2023, </w:t>
+                <w:t xml:space="preserve">Models of Modals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic De Cuypere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009273213⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter Mouton, Topics in English Linguistics [TiEL] (110), 2023, 9783110734157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268791v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -987,239 +987,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc concepts and the relevance heuristics: A false paradox?</w:t>
+                <w:t xml:space="preserve">No equivalence: A new principle of no synonymy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatics. Quarterly Publication of the International Pragmatics Association (IPrA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (3), pp.324-342. </w:t>
+              <w:t xml:space="preserve">Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/prag.21057.lec⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24338/cons-535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927507v1</w:t>
+                <w:t xml:space="preserve">hal-04116942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No equivalence: A new principle of no synonymy</w:t>
+                <w:t xml:space="preserve">Ad hoc concepts and the relevance heuristics: A false paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Pragmatics. Quarterly Publication of the International Pragmatics Association (IPrA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.324-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24338/cons-535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/prag.21057.lec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116942v1</w:t>
+                <w:t xml:space="preserve">hal-03927507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making meaning with be able to: modality and actualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENGLISH LANGUAGE &amp; LINGUISTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.27-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1500,51 +1500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal agreement with partitive noun phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (2), pp.340-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1727,64 +1727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity modals and the role of source as a predictive factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1831,77 +1831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibility modals: Which conditions make them possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic De Cuypere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,143 +2132,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the modal domain: Some evidence from modal collocations with 'well</w:t>
+                <w:t xml:space="preserve">On the importance of the semantics-pragmatics interface in linguistic theorizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graeme Trousdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Biennial Conference on the Diachrony of English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, May 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le corps du texte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLIMAS; Université Bordeaux Montaigne, Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082693v1</w:t>
+                <w:t xml:space="preserve">hal-05007156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser le 'sens' en Grammaire des Constructions</w:t>
               </w:r>
@@ -2563,381 +2550,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of the semantics-pragmatics interface in linguistic theorizing</w:t>
+                <w:t xml:space="preserve">Changes in the modal domain: Some evidence from modal collocations with 'well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Trousdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le corps du texte"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLIMAS; Université Bordeaux Montaigne, Mar 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th Biennial Conference on the Diachrony of English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, May 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007156v1</w:t>
+                <w:t xml:space="preserve">hal-05082693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Principle of No Equivalence</w:t>
+                <w:t xml:space="preserve">No Equivalence: A computational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Pijpops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Construction Grammar (ICCG-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - Embodied and ecolinguistic approaches to Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLiCo (French Association for Cognitive Linguistics), May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688412v1</w:t>
+                <w:t xml:space="preserve">hal-04594220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Equivalence: A computational model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presenting &amp;quot;Models of modals: From pragmatics and corpus linguistics to machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk Pijpops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - Embodied and ecolinguistic approaches to Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFLiCo (French Association for Cognitive Linguistics), May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire 'Lire les humanités'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Humanités - Université de Lille, Nov 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594220v1</w:t>
+                <w:t xml:space="preserve">hal-04781536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presenting &amp;quot;Models of modals: From pragmatics and corpus linguistics to machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La saturation lexico-régulée : Entre sémantique et pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 'Lire les humanités'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Humanités - Université de Lille, Nov 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Au-delà de la face sensible de la signification lexicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS (École des Hautes Études en Sciences Sociales), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781536v1</w:t>
+                <w:t xml:space="preserve">hal-04698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the principle of no equivalence</w:t>
               </w:r>
@@ -3012,423 +2999,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La saturation lexico-régulée : Entre sémantique et pragmatique</w:t>
+                <w:t xml:space="preserve">Modelling the Principle of No Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Pijpops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de la face sensible de la signification lexicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS (École des Hautes Études en Sciences Sociales), Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Construction Grammar (ICCG-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698406v1</w:t>
+                <w:t xml:space="preserve">hal-04688412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forest of possibilities: Predicting the choice of can, could, may, might and be able to.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the pragmatics of English necessity verbs: The role of 'source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Construction Grammar (ICCG-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association (IPrA), Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114507v1</w:t>
+                <w:t xml:space="preserve">hal-04162038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the pragmatics of English necessity verbs: The role of 'source</w:t>
+                <w:t xml:space="preserve">May and might as post-modal markers of concession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference (IPC 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Pragmatics Association (IPrA), Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Society for the Linguistics of English (ISLE 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162038v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May and might as post-modal markers of concession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A forest of possibilities: Predicting the choice of can, could, may, might and be able to</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic De Cuypere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for the Linguistics of English (ISLE 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">12th International Conference on Construction Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135492v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 'no synonymy' to 'no equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3444,208 +3444,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Cognitive Linguistics Conference (ICLC16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the semantics-pragmatics interface: a cognitive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A forest of possibilities: Predicting the choice of can, could, may, might and be able to.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Cuypere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited by Gunther Kaltenböck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Construction Grammar (ICCG-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997604v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On lexically-regulated saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the pragmatics of English necessity verbs: the role of ‘source’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPRA-5 (American Pragmatics Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Columbia SC, United States</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatics Association, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997608v1</w:t>
+                <w:t xml:space="preserve">hal-05565293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do speakers make meaning?</w:t>
               </w:r>
@@ -3763,1423 +3841,1574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modals as predictive factor for L2 proficiency level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On lexically-regulated saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLE (International society for the Linguistics of English)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">AMPRA-5 (American Pragmatics Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Columbia SC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558793v1</w:t>
+                <w:t xml:space="preserve">hal-03997608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making meaning with modals: A view from Construction Grammar</w:t>
+                <w:t xml:space="preserve">On the semantics-pragmatics interface: a cognitive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Construction Grammar (ICCG-11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Invited by Gunther Kaltenböck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997554v1</w:t>
+                <w:t xml:space="preserve">hal-03997604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making meaning: A view from Construction Grammar and Relevance Theory</w:t>
+                <w:t xml:space="preserve">Making meaning with modals: A view from Construction Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions and contexts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Construction Grammar (ICCG-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997570v1</w:t>
+                <w:t xml:space="preserve">hal-03997554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for the analysis of modal meaning: A theoretical bridge between Construction Grammar and Relevance Theory.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modals as predictive factor for L2 proficiency level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLE 6</w:t>
+              <w:t xml:space="preserve">ISLE (International society for the Linguistics of English)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578127v1</w:t>
+                <w:t xml:space="preserve">hal-03558793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May and might in concessive clauses: a case of post-modal grammaticalization?</w:t>
+                <w:t xml:space="preserve">Making meaning: A view from Construction Grammar and Relevance Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions and paradigms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dylan Glynn; Benoît Leclercq, Nov 2021, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Constructions and contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03599321v1</w:t>
+                <w:t xml:space="preserve">hal-03997570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc concepts and the relevance heuristics</w:t>
+                <w:t xml:space="preserve">A new model for the analysis of modal meaning: A theoretical bridge between Construction Grammar and Relevance Theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium On Intercultural, Cognitive and Social Pragmatics (EPICS IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sevilla (Spain), Spain</w:t>
+              <w:t xml:space="preserve">ISLE 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969231v1</w:t>
+                <w:t xml:space="preserve">hal-03578127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire le niveau de langue d'apprenants d'anglais</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">May and might in concessive clauses: a case of post-modal grammaticalization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.223-231</w:t>
+              <w:t xml:space="preserve">Constructions and paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dylan Glynn; Benoît Leclercq, Nov 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784771v3</w:t>
+                <w:t xml:space="preserve">halshs-03599321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modals to modal patterns: An n-gram analysis of can, could and be able to.</w:t>
+                <w:t xml:space="preserve">Ad hoc concepts and the relevance heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAME 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">9th International Symposium On Intercultural, Cognitive and Social Pragmatics (EPICS IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578121v1</w:t>
+                <w:t xml:space="preserve">hal-03969231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can, could and be able to: Modal networks and interpretation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédire le niveau de langue d'apprenants d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de linguistique du laboratoire Savoirs, Textes, Langage (DoctILing 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969173v1</w:t>
+                <w:t xml:space="preserve">hal-02784771v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and usage</w:t>
+                <w:t xml:space="preserve">From modals to modal patterns: An n-gram analysis of can, could and be able to.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Linguistique du laboratoire STL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">ICAME 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969206v1</w:t>
+                <w:t xml:space="preserve">hal-03578121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet Re-thinking English Modal constructions (REM): Défis d’annotation de données de corpus et d’analyse multifactorielle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can, could and be able to: Modal networks and interpretation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « tendances en linguistiques » du Laboratoire Savoirs, Textes, Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Doctoriales de linguistique du laboratoire Savoirs, Textes, Langage (DoctILing 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361850v1</w:t>
+                <w:t xml:space="preserve">hal-03969173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch, coercion and procedural meaning</w:t>
+                <w:t xml:space="preserve">Knowledge and usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional categories and semantic mismatches (MISM4TCHES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire de Linguistique du laboratoire STL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969135v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coercion: a case of saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du projet Re-thinking English Modal constructions (REM): Défis d’annotation de données de corpus et d’analyse multifactorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPrA 2017 - Belfast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPrA, Jul 2017, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire « tendances en linguistiques » du Laboratoire Savoirs, Textes, Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581925v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pragmatics of coercion</w:t>
+                <w:t xml:space="preserve">Mismatch, coercion and procedural meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LinGhentian Doctorials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Functional categories and semantic mismatches (MISM4TCHES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969123v1</w:t>
+                <w:t xml:space="preserve">hal-03969135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to modality: perspectives from Construction Grammar and Relevance Theory.</w:t>
+                <w:t xml:space="preserve">Coercion: a case of saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, aspect, modalité, évidentialité: perspectives comparative, cognitive, théorique, appliquée.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IPrA 2017 - Belfast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPrA, Jul 2017, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399032v1</w:t>
+                <w:t xml:space="preserve">hal-01581925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic constraints on utterance interpretation: complementary perspectives from Construction Grammar and Relevance Theory</w:t>
+                <w:t xml:space="preserve">The pragmatics of coercion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de linguistique du laboratoire Savoirs, Textes, Langage (DOCTILING 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Université Lille 3 - Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">LinGhentian Doctorials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337625v1</w:t>
+                <w:t xml:space="preserve">hal-03969123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the concept of semantics in Relevance Theory</w:t>
+                <w:t xml:space="preserve">A new approach to modality: perspectives from Construction Grammar and Relevance Theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD students in linguistics: Work in Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middlesex University London, Dec 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Temps, aspect, modalité, évidentialité: perspectives comparative, cognitive, théorique, appliquée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927599v1</w:t>
+                <w:t xml:space="preserve">hal-01399032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantic constraints on utterance interpretation: complementary perspectives from Construction Grammar and Relevance Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales de linguistique du laboratoire Savoirs, Textes, Langage (DOCTILING 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Université Lille 3 - Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the concept of semantics in Relevance Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhD students in linguistics: Work in Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middlesex University London, Dec 2016, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verbal agreement with partitive noun phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorbonne Nouvelle University Graduate Linguistics Symposium (SNUGLS) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5189,244 +5418,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REM Dataset (Re-thinking English Modal Constructions: From Feature-based paradigms to usage-based probabilistic representations).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.degruyter.com/publication/isbn/9783110734157/downloadAsset/9783110734157__02REM%20dataset.xlsx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation Guide REM Project (Re-thinking English Modal Constructions: From feature-based paradigms to usage-based probabilistic representations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5436,114 +5665,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the semantics-pragmatics interface: A theoretical bridge between Construction Grammar and Relevance Theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université de Lille, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LILUH041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04162035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5611,51 +5840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C285C20D"/>
+    <w:nsid w:val="419DC94B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5842,51 +6071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3376-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009499620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Depraetere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Cuypere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009273213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pijpops" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Trousdale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674325100397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.22021.lec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.21057.lec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24338/cons-535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674320000489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.21001.lec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00048.lec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00031.lec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00192-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Cuypere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784771v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3376-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009499620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009273213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Depraetere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Cuypere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pijpops" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Trousdale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674325100397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.22021.lec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24338/cons-535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.21057.lec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674320000489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.21001.lec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00048.lec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00031.lec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00192-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Cuypere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784771v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>