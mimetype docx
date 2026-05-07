--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -987,196 +987,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No equivalence: A new principle of no synonymy</w:t>
+                <w:t xml:space="preserve">Ad hoc concepts and the relevance heuristics: A false paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Pragmatics. Quarterly Publication of the International Pragmatics Association (IPrA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.324-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24338/cons-535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/prag.21057.lec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116942v1</w:t>
+                <w:t xml:space="preserve">hal-03927507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc concepts and the relevance heuristics: A false paradox?</w:t>
+                <w:t xml:space="preserve">No equivalence: A new principle of no synonymy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatics. Quarterly Publication of the International Pragmatics Association (IPrA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (3), pp.324-342. </w:t>
+              <w:t xml:space="preserve">Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/prag.21057.lec⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24338/cons-535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927507v1</w:t>
+                <w:t xml:space="preserve">hal-04116942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making meaning with be able to: modality and actualisation</w:t>
               </w:r>
@@ -2166,411 +2166,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of the semantics-pragmatics interface in linguistic theorizing</w:t>
+                <w:t xml:space="preserve">Modéliser le 'sens' en Grammaire des Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le corps du texte"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLIMAS; Université Bordeaux Montaigne, Mar 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seminaire des Linguistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STL; Université de Lille, Feb 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007156v1</w:t>
+                <w:t xml:space="preserve">hal-04936247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser le 'sens' en Grammaire des Constructions</w:t>
+                <w:t xml:space="preserve">Isomorphism and Optionality in Language : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire des Linguistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STL; Université de Lille, Feb 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936247v1</w:t>
+                <w:t xml:space="preserve">hal-05228657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modality on the move or on the run?</w:t>
+                <w:t xml:space="preserve">Presentation and discussion of the draft manuscript &amp;quot;Investigating diachronic shifts within a domain of English modality: A study of collocates with ‘well’.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Trousdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SeSyLIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminar of the Cognitive Linguistics Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413777v1</w:t>
+                <w:t xml:space="preserve">hal-05521655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and discussion of the draft manuscript &amp;quot;Investigating diachronic shifts within a domain of English modality: A study of collocates with ‘well’.</w:t>
+                <w:t xml:space="preserve">Modality on the move or on the run?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graeme Trousdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Cognitive Linguistics Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire SeSyLIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521655v1</w:t>
+                <w:t xml:space="preserve">hal-05413777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphism and Optionality in Language : Introduction</w:t>
+                <w:t xml:space="preserve">On the importance of the semantics-pragmatics interface in linguistic theorizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le corps du texte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLIMAS; Université Bordeaux Montaigne, Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228657v1</w:t>
+                <w:t xml:space="preserve">hal-05007156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the modal domain: Some evidence from modal collocations with 'well</w:t>
               </w:r>
@@ -2822,204 +2822,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La saturation lexico-régulée : Entre sémantique et pragmatique</w:t>
+                <w:t xml:space="preserve">Modelling the principle of no equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Pijpops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de la face sensible de la signification lexicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS (École des Hautes Études en Sciences Sociales), Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">CogLing Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BeNeCLA (Belgium Netherlands Cognitive Linguistics Association), Dec 2024, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698406v1</w:t>
+                <w:t xml:space="preserve">hal-04838175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the principle of no equivalence</w:t>
+                <w:t xml:space="preserve">La saturation lexico-régulée : Entre sémantique et pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dirk Pijpops</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogLing Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BeNeCLA (Belgium Netherlands Cognitive Linguistics Association), Dec 2024, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Au-delà de la face sensible de la signification lexicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS (École des Hautes Études en Sciences Sociales), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838175v1</w:t>
+                <w:t xml:space="preserve">hal-04698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Principle of No Equivalence</w:t>
               </w:r>
@@ -3992,286 +3992,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making meaning with modals: A view from Construction Grammar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modals as predictive factor for L2 proficiency level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Construction Grammar (ICCG-11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">ISLE (International society for the Linguistics of English)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997554v1</w:t>
+                <w:t xml:space="preserve">hal-03558793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modals as predictive factor for L2 proficiency level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making meaning: A view from Construction Grammar and Relevance Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLE (International society for the Linguistics of English)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">Constructions and contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558793v1</w:t>
+                <w:t xml:space="preserve">hal-03997570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making meaning: A view from Construction Grammar and Relevance Theory</w:t>
+                <w:t xml:space="preserve">Making meaning with modals: A view from Construction Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions and contexts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Construction Grammar (ICCG-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997570v1</w:t>
+                <w:t xml:space="preserve">hal-03997554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for the analysis of modal meaning: A theoretical bridge between Construction Grammar and Relevance Theory.</w:t>
               </w:r>
@@ -4458,221 +4458,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire le niveau de langue d'apprenants d'anglais</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From modals to modal patterns: An n-gram analysis of can, could and be able to.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.223-231</w:t>
+              <w:t xml:space="preserve">ICAME 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784771v3</w:t>
+                <w:t xml:space="preserve">hal-03578121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modals to modal patterns: An n-gram analysis of can, could and be able to.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédire le niveau de langue d'apprenants d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAME 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578121v1</w:t>
+                <w:t xml:space="preserve">hal-02784771v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can, could and be able to: Modal networks and interpretation processes</w:t>
               </w:r>
@@ -5840,51 +5840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="419DC94B"/>
+    <w:nsid w:val="12993189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6071,51 +6071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3376-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009499620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009273213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Depraetere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Cuypere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pijpops" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Trousdale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674325100397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.22021.lec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24338/cons-535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.21057.lec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674320000489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.21001.lec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00048.lec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00031.lec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00192-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Cuypere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784771v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3376-4045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009499620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009273213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Depraetere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilpert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Cuypere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pijpops" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Trousdale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674325100397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.22021.lec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.21057.lec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24338/cons-535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674320000489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.21001.lec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00048.lec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00031.lec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/stul.12059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110734157-004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00192-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Cuypere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784771v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>