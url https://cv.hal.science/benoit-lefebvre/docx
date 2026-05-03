--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -895,295 +895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several groups of LysM-RLKs are involved in symbiotic signal perception and arbuscular mycorrhiza establishment</w:t>
+                <w:t xml:space="preserve">The receptor-like cytoplasmic kinase AeRLCK2 mediates Nod-independent rhizobial symbiosis in Aeschynomene legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Ding</w:t>
+                <w:t xml:space="preserve">Natasha Horta Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélie Lesterps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">Johan Quilbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Gaston</w:t>
+                <w:t xml:space="preserve">Nico Nouwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5999. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60717-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koaf201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203846v1</w:t>
+                <w:t xml:space="preserve">hal-05240490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor-like cytoplasmic kinase AeRLCK2 mediates Nod-independent rhizobial symbiosis in Aeschynomene legumes</w:t>
+                <w:t xml:space="preserve">Several groups of LysM-RLKs are involved in symbiotic signal perception and arbuscular mycorrhiza establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Horta Araújo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Landry</w:t>
+                <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Quilbé</w:t>
+                <w:t xml:space="preserve">Zélie Lesterps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Nouwen</w:t>
+                <w:t xml:space="preserve">Mégane Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (8), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koaf201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60717-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240490v1</w:t>
+                <w:t xml:space="preserve">hal-05203846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitination-mediated regulation of receptor-like kinases in symbiosis and immunity</w:t>
               </w:r>
@@ -1260,51 +1260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LysM Receptor-Like Kinase SlLYK10 Controls Lipochitooligosaccharide Signaling in Inner Cell Layers of Tomato Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,295 +1522,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the structure and function of the LYK cluster of Medicago truncatula A17 and R108</w:t>
+                <w:t xml:space="preserve">Evolution of Lipochitooligosaccharide Binding to a LysM-RLK for Nodulation in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Bich Luu</w:t>
+                <w:t xml:space="preserve">Julie Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noémie Carles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 332, pp.111696. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2023.111696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcad033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112864v1</w:t>
+                <w:t xml:space="preserve">hal-04131801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Lipochitooligosaccharide Binding to a LysM-RLK for Nodulation in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Analysis of the structure and function of the LYK cluster of Medicago truncatula A17 and R108</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cullimore</w:t>
+                <w:t xml:space="preserve">Thi-Bich Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Fliegmann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Louis Bouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Carles</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 332, pp.111696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcad033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2023.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131801v1</w:t>
+                <w:t xml:space="preserve">hal-04112864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LysM receptor-like kinases involved in immunity perceive lipo-chitooligosaccharides in mycotrophic plants</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréna Medioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Maréchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (6), 17 p. </w:t>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,286 +3365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic symbiotic signals are recognized by the LysM receptor-like kinase LYR3 in the legume &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Canova</w:t>
+                <w:t xml:space="preserve">J. Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lachaud</w:t>
+                <w:t xml:space="preserve">S. Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">C. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Chem. Biol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1900-1906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856771v1</w:t>
+                <w:t xml:space="preserve">hal-00903488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic symbiotic signals are recognized by the LysM receptor-like kinase LYR3 in the legume &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fliegmann</w:t>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Canova</w:t>
+                <w:t xml:space="preserve">Sophie Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lachaud</w:t>
+                <w:t xml:space="preserve">Christophe Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Uhlenbroich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Gasciolli</w:t>
+                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chem. Biol.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1900-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903488v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endoplasmic reticulum-quality control component SDF2 is essential for XA21-mediated immunity in rice.</w:t>
               </w:r>
@@ -4034,312 +4034,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Similarities between a Plant Receptor-like Kinase and the Human Interleukin-1 Receptor-associated Kinase-4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How many E3 ubiquitin ligase are involved in the regulation of nodulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorte Klaus-Heisen</w:t>
+                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Nurisso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Umr Inra / Cnrs : Interactions Plantes - Microorganismes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.660-664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645084v1</w:t>
+                <w:t xml:space="preserve">hal-02643557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many E3 ubiquitin ligase are involved in the regulation of nodulation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
+                <w:t xml:space="preserve">Structure-Function Similarities between a Plant Receptor-like Kinase and the Human Interleukin-1 Receptor-associated Kinase-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Klaus-Heisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nurisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pietraszewska-Bogiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malick Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286, pp.11202-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.186171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643557v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and phylogenetic analysis of CEBiP-like LysM domain-containing extracellular proteins in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomonori Shinya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula E3 ubiquitin ligase PUB1 interacts with the LYK3 symbiotic receptor and negatively regulates infection and nodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Camut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Timmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A49288E"/>
+    <w:nsid w:val="C0EA4848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5416,51 +5416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3810-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158492382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2028-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxian Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2024.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1705961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.07.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Hao Chiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;na Medioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumener" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Du" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadi Xing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjun Cai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13530" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2019.1651608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin O'Connor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie van De&#8208;kerkhove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15551" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Buendia Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sharma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick E Canlas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela C Ronald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.05.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR9SK36N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pietraszewska-Bogiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Koini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L. W. Takken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281634" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645084v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus-Heisen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.186171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Cnrs : Interactions Plantes - Microorganismes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Shinya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2011.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56728C5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Froidure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075861" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913320107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mulder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cullimore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gough" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3810-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158492382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2028-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxian Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2024.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1705961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.07.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Hao Chiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;na Medioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumener" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Du" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadi Xing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjun Cai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13530" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2019.1651608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin O'Connor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie van De&#8208;kerkhove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15551" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Buendia Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sharma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick E Canlas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela C Ronald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.05.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR9SK36N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pietraszewska-Bogiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Koini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L. W. Takken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281634" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Cnrs : Interactions Plantes - Microorganismes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus-Heisen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.186171" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Shinya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2011.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56728C5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Froidure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075861" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913320107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mulder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cullimore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gough" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>