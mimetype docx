--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3365,286 +3365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic symbiotic signals are recognized by the LysM receptor-like kinase LYR3 in the legume &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fliegmann</w:t>
+                <w:t xml:space="preserve">Sophie Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Canova</w:t>
+                <w:t xml:space="preserve">Christophe Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lachaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Gasciolli</w:t>
+                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chem. Biol.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1900-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903488v1</w:t>
+                <w:t xml:space="preserve">hal-00856771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic symbiotic signals are recognized by the LysM receptor-like kinase LYR3 in the legume &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Canova</w:t>
+                <w:t xml:space="preserve">S. Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lachaud</w:t>
+                <w:t xml:space="preserve">C. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">S. Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Chem. Biol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1900-1906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856771v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endoplasmic reticulum-quality control component SDF2 is essential for XA21-mediated immunity in rice.</w:t>
               </w:r>
@@ -4034,312 +4034,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many E3 ubiquitin ligase are involved in the regulation of nodulation ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-Function Similarities between a Plant Receptor-like Kinase and the Human Interleukin-1 Receptor-associated Kinase-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
+                <w:t xml:space="preserve">Dorte Klaus-Heisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Umr Inra / Cnrs : Interactions Plantes - Microorganismes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Nurisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pietraszewska-Bogiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286, pp.11202-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.186171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643557v1</w:t>
+                <w:t xml:space="preserve">hal-02645084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Similarities between a Plant Receptor-like Kinase and the Human Interleukin-1 Receptor-associated Kinase-4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Pietraszewska-Bogiel</w:t>
+                <w:t xml:space="preserve">How many E3 ubiquitin ligase are involved in the regulation of nodulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Mbengue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Umr Inra / Cnrs : Interactions Plantes - Microorganismes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.660-664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645084v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and phylogenetic analysis of CEBiP-like LysM domain-containing extracellular proteins in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomonori Shinya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula E3 ubiquitin ligase PUB1 interacts with the LYK3 symbiotic receptor and negatively regulates infection and nodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Camut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Timmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0EA4848"/>
+    <w:nsid w:val="1C17151D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5416,51 +5416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3810-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158492382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2028-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxian Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2024.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1705961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.07.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Hao Chiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;na Medioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumener" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Du" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadi Xing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjun Cai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13530" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2019.1651608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin O'Connor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie van De&#8208;kerkhove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15551" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Buendia Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sharma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick E Canlas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela C Ronald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.05.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR9SK36N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pietraszewska-Bogiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Koini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L. W. Takken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281634" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Cnrs : Interactions Plantes - Microorganismes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus-Heisen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.186171" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Shinya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2011.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56728C5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Froidure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075861" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913320107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mulder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cullimore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gough" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3810-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158492382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2028-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-08267-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxian Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jia.2024.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1705961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Quilb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.07.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Hao Chiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.03.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;na Medioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumener" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Du" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadi Xing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjun Cai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13530" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2019.1651608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin O'Connor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie van De&#8208;kerkhove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15551" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Buendia Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Jin Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sharma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick E Canlas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela C Ronald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2013.05.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR9SK36N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pietraszewska-Bogiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Koini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L. W. Takken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.281634" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645084v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Klaus-Heisen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Mbengue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.186171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Cnrs : Interactions Plantes - Microorganismes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Shinya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2011.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56728C5N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Froidure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075861" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913320107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Furt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mulder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cullimore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Arrighi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gough" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>