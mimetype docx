--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1075,391 +1075,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between two smoothing strategies for the simulation of contact with large sliding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Batailly</w:t>
+                <w:t xml:space="preserve">Processing dynamic split Hopkinson three-point bending test with normalized specimen of quasi-brittle material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Alanis-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0737-3⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.381-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711088v2</w:t>
+                <w:t xml:space="preserve">ineris-00963411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing dynamic split Hopkinson three-point bending test with normalized specimen of quasi-brittle material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bailly</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2012026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (11), pp.2578-2601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963411v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study between two smoothing strategies for the simulation of contact with large sliding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331 (11), pp.2578-2601. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (5), pp.581-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660863v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode semi-explicite pour la simulation des problèmes d'impact avec frottement</w:t>
               </w:r>
@@ -1660,352 +1660,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FER/Impact : Logiciel de simulation numérique des problèmes d'impact</w:t>
+                <w:t xml:space="preserve">Solution of large deformation impact problems with friction between Blatz-Ko hyperelastic bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (1-3), pp.175-186. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (1-2), pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.175-186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2005.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179165v1</w:t>
+                <w:t xml:space="preserve">hal-01179157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of large deformation impact problems with friction between Blatz-Ko hyperelastic bodies</w:t>
+                <w:t xml:space="preserve">On the modeling of contact/impact problems between rubber materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qichang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2005.06.006⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Applied and Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (27), pp.87--94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31761-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179157v1</w:t>
+                <w:t xml:space="preserve">hal-01179017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of contact/impact problems between rubber materials</w:t>
+                <w:t xml:space="preserve">FER/Impact : Logiciel de simulation numérique des problèmes d'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qichang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Applied and Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006 (27), pp.87--94. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (1-3), pp.175-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-31761-9_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.175-186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179017v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme efficace pour les problèmes d'impact avec frottement</w:t>
               </w:r>
@@ -2567,338 +2567,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis and uncertainty quantification in modelling of implant used in ventral hernia repair.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Szepietowska</w:t>
+                <w:t xml:space="preserve">Recalage de modèle éléments finis utilisant une fonction coût géométrique pour l'identification de paramètres matériau en dynamique transitoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Florentin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 rd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108998v1</w:t>
+                <w:t xml:space="preserve">hal-03465720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage de modèle éléments finis utilisant une fonction coût géométrique pour l'identification de paramètres matériau en dynamique transitoire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Touzeau</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis and uncertainty quantification in modelling of implant used in ventral hernia repair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Szepietowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Florentin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Lubowiecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">23 rd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465720v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépouillement d'un essai de flexion dynamique aux barres de Hopkinson sur un matériau quasi-fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Alanis-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2917,243 +2917,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the use of C1-continuous finite elements and splines for contact problems with large slidings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a 3D contact algorithm for the study of blade-tip/casing contacts in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657382v1</w:t>
+                <w:t xml:space="preserve">hal-00533382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 3D contact algorithm for the study of blade-tip/casing contacts in turbomachines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of the use of C1-continuous finite elements and splines for contact problems with large slidings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533382v1</w:t>
+                <w:t xml:space="preserve">hal-00657382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma d’intégration adapté aux problèmes d’impact</w:t>
               </w:r>
@@ -3336,217 +3336,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
+                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813055v1</w:t>
+                <w:t xml:space="preserve">hal-01825988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
+                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825988v1</w:t>
+                <w:t xml:space="preserve">hal-01813055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FER/Impact: Logiciel de simulation numérique des problèmes d'impact</w:t>
               </w:r>
@@ -4049,51 +4049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182602v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180361v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nyssen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szepietowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Lubowiecka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1799-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.01.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Serafin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Par&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR3GC46-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alanis-Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182602v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180361v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nyssen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szepietowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Lubowiecka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1799-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.01.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Serafin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Par&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR3GC46-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alanis-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>