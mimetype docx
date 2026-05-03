--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -3336,312 +3336,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FER/Impact: Logiciel de simulation numérique des problèmes d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825988v1</w:t>
+                <w:t xml:space="preserve">hal-01812969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
+                <w:t xml:space="preserve">Numerical investigation of contact/impact problems between deformable bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Structural Dynamics (Eurodyn 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Structural Dynamics, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813055v1</w:t>
+                <w:t xml:space="preserve">hal-01825988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FER/Impact: Logiciel de simulation numérique des problèmes d'impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension de la méthode du bi-potentiel à l'analyse des problèmes d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812969v1</w:t>
+                <w:t xml:space="preserve">hal-01813055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4049,51 +4049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182602v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180361v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nyssen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szepietowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Lubowiecka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1799-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.01.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Serafin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Par&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR3GC46-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alanis-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182602v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180361v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nyssen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.08.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szepietowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Lubowiecka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1799-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.01.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Serafin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Par&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KR3GC46-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alanis-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711088v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0737-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2007002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2005.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31761-9_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.175-186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.65-86" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0663-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>