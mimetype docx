--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -623,429 +623,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blinatumomab after R-CHOP bridging therapy for patients with Richter transformation: a phase 2 multicentre trial</w:t>
+                <w:t xml:space="preserve">Deep learning CT reconstruction improves liver metastases detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guièze</w:t>
+                <w:t xml:space="preserve">Achraf Kanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Ysebaert</w:t>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roos-Weil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51264-2⟩</w:t>
+              <w:t xml:space="preserve">Insights into Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13244-024-01753-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773944v1</w:t>
+                <w:t xml:space="preserve">hal-04870878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFP-DIAM Score to Predict Survival in Patients with Hepatocellular Carcinoma Before TACE: A French Multicenter Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blinatumomab after R-CHOP bridging therapy for patients with Richter transformation: a phase 2 multicentre trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rebillard</w:t>
+                <w:t xml:space="preserve">Damien Roos-Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Abreu</w:t>
+                <w:t xml:space="preserve">Luc-Mathieu Fornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Buchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Boulin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-024-08639-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919813v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04773944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning CT reconstruction improves liver metastases detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AFP-DIAM Score to Predict Survival in Patients with Hepatocellular Carcinoma Before TACE: A French Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Kanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Benjamin Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+                <w:t xml:space="preserve">Léon Muti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Pouget</w:t>
+                <w:t xml:space="preserve">Mathieu Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insights into Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.167. </w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.4259-4267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13244-024-01753-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10620-024-08639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870878v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective study comparing hepatic steatosis assessment by magnetic resonance imaging and four ultrasound methods in 105 successive patients</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,291 +2093,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmural healing and MRI healing are associated with lower risk of bowel damage progression than endoscopic mucosal healing in Crohn's disease.</w:t>
+                <w:t xml:space="preserve">The role of computed tomography in adrenal gland infarction diagnosis during pregnancy: Two case reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+                <w:t xml:space="preserve">S Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vignette</w:t>
+                <w:t xml:space="preserve">C Perazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Blayac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.16232⟩</w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318638v1</w:t>
+                <w:t xml:space="preserve">hal-03474348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of computed tomography in adrenal gland infarction diagnosis during pregnancy: Two case reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmural healing and MRI healing are associated with lower risk of bowel damage progression than endoscopic mucosal healing in Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sidibe</w:t>
+                <w:t xml:space="preserve">Jeanne Vignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Perazzini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Laurianne Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Boyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46, pp.28. </w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (5), pp.577-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2020.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apt.16232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474348v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of computed tomography in adrenal gland infarction diagnosis during pregnancy: Two case reports</w:t>
               </w:r>
@@ -2389,100 +2389,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Perazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (1), pp.28-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911399v1</w:t>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumeur de la granulosa sécrétant de la testostérone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,295 +3935,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicuspid and tricuspid aortic valve do not have the same ascending aorta morphology</w:t>
+                <w:t xml:space="preserve">Comparison of Patient Skin Dose Evaluated Using Radiochromic Film and Dose Calculation Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. d'Ostrevy</w:t>
+                <w:t xml:space="preserve">M. Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ngo</w:t>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Skerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Magnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (5), pp.693-697. </w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.762-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ca.23197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00270-018-1888-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491244v1</w:t>
+                <w:t xml:space="preserve">hal-02094466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Patient Skin Dose Evaluated Using Radiochromic Film and Dose Calculation Software</w:t>
+                <w:t xml:space="preserve">Bicuspid and tricuspid aortic valve do not have the same ascending aorta morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Issaoui</w:t>
+                <w:t xml:space="preserve">N. d'Ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">H. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Skerl</w:t>
+                <w:t xml:space="preserve">K. Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chauveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Magnin</w:t>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (5), pp.762-771. </w:t>
+              <w:t xml:space="preserve">Clinical Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (5), pp.693-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00270-018-1888-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ca.23197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094466v1</w:t>
+                <w:t xml:space="preserve">hal-04491244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machine-based classification of Alzheimer's disease from whole-brain anatomical MRI</w:t>
               </w:r>
@@ -5801,51 +5801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DAAC109"/>
+    <w:nsid w:val="91EF5E13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6032,51 +6032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200037765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas-Monier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Lere-Chevaleyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pouget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemery Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Biard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ysebaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roos-Weil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Mathieu Fornecker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51264-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rebillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Abreu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Muti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-024-08639-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-024-01753-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v29.i22.3548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Epin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monneuse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Mabrut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-021-06433-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnur Ungan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Lavandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02662-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bou Saleh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ziant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peillex" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Passemard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DSS.0000000000003508" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Magnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03920" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08104-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafeuille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vignette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blayac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sidibe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perazzini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Sidibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lafarge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Depeyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2019.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teluob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.11.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femme.2020.09.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pyatigorskaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A5702" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Issaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost Legrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Skerl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.04.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goutorbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Brixi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Ostrevy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23197" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skerl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-1888-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mesrob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kinkingn&#233;hun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-008-0463-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ93BQRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2481070876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03034189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan, Ana L." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Benabdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues de Pina Diana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531925v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Landemaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05076461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0180" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200037765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas-Monier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Lere-Chevaleyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pouget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemery Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Biard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-024-01753-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ysebaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roos-Weil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Mathieu Fornecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51264-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rebillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Abreu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Muti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-024-08639-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v29.i22.3548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Epin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monneuse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Mabrut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-021-06433-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnur Ungan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Lavandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02662-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bou Saleh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ziant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peillex" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Passemard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DSS.0000000000003508" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Magnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03920" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08104-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sidibe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.11.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafeuille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vignette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blayac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16232" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Sidibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lafarge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Depeyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2019.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teluob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.11.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femme.2020.09.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pyatigorskaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A5702" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Issaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost Legrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Skerl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.04.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goutorbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Brixi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skerl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-1888-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Ostrevy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23197" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mesrob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kinkingn&#233;hun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-008-0463-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ93BQRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2481070876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03034189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan, Ana L." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Benabdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues de Pina Diana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531925v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Landemaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05076461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0180" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>