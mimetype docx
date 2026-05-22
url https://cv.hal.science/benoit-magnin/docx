--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200037765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8U8q1vkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,4291 +234,4291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed Tomography radiomic analysis of paraspinal muscles in the prognosis of advanced head and neck cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thomas-Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Lere-Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Bernadach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70, pp.146-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The R-Vessel-X Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Affane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (1), pp.100876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response surface methodology for predicting optimal conditions in very low-dose chest CT imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemery Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 131, pp.104916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning CT reconstruction improves liver metastases detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insights into Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13244-024-01753-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blinatumomab after R-CHOP bridging therapy for patients with Richter transformation: a phase 2 multicentre trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roos-Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Mathieu Fornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.6822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-51264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFP-DIAM Score to Predict Survival in Patients with Hepatocellular Carcinoma Before TACE: A French Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Muti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (11), pp.4259-4267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10620-024-08639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective study comparing hepatic steatosis assessment by magnetic resonance imaging and four ultrasound methods in 105 successive patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (22), pp.3548-3560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v29.i22.3548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric Pneumatosis with Portal Venous Gas can be Treated Non-operatively: A Retrospective Multi-institutional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Epin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Christou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Mabrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (4), pp.784-790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00268-021-06433-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastatic melanoma treated by immunotherapy: discovering prognostic markers from radiomics analysis of pretreatment CT with feature selection and classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preoperative morphometric measurements of liver vasculature to predict postoperative liver failure: bicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Flore Lavandier</w:t>
+                <w:t xml:space="preserve">Nour Bou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+                <w:t xml:space="preserve">Nicolas Golse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chauveau</w:t>
+                <w:t xml:space="preserve">Mourad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Véziant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-022-02662-8⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (6), pp.554-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjs/znac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868135v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative morphometric measurements of liver vasculature to predict postoperative liver failure: bicentric study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metastatic melanoma treated by immunotherapy: discovering prognostic markers from radiomics analysis of pretreatment CT with feature selection and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Golse</w:t>
+                <w:t xml:space="preserve">Gulnur Ungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Abdallah</w:t>
+                <w:t xml:space="preserve">Anne-Flore Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Véziant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Jacques Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjs/znac026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.1867-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-022-02662-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526435v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Surgery After Remission of Nonsystemic Extensive Periorbital Basal Cell Carcinoma Treated by Vismodegib: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Peillex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pham Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dermatologic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (9), pp.905-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/DSS.0000000000003508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastatic melanoma treated by immunotherapy: discovering prognostic markers from radiomics analysis of pretreatment CT with feature selection and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnur Ungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), pp.1867-1877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-022-02662-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3D Slicer RVXLiverSegmentation plug-in for interactive liver anatomy reconstruction from medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (73), pp.3920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.03920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of recurrence after surgery in colorectal cancer patients using radiomics from diagnostic contrast-enhanced computed tomography: a two-center study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (1), pp.405-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-021-08104-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of computed tomography in adrenal gland infarction diagnosis during pregnancy: Two case reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Perazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmural healing and MRI healing are associated with lower risk of bowel damage progression than endoscopic mucosal healing in Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (5), pp.577-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apt.16232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of computed tomography in adrenal gland infarction diagnosis during pregnancy: Two case reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Perazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (1), pp.28-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandible extensive intra osseous destructive lesion, a diagnostic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121 (4), pp.445-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jormas.2019.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Reality with Diffusion Tensor Imaging and Tractography during Laparoscopic Myomectomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teluob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (4), pp.973-976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmig.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumeur de la granulosa sécrétant de la testostérone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie de la Femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.186 - 188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.femme.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust multi-variability model based liver segmentation algorithm for CT-scan and MRI modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.101635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of steatosis in alcoholic and nonalcoholic fatty liver disease: Evaluation of four MR techniques versus biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boudinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.169-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Augmented Reality in Gynecologic Surgery to Visualize Adenomyomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourdel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.1177 - 1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmig.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic segmentation methods for liver and hepatic vessels from CT and MRI volumes, applied to the Couinaud scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of steatosis in alcoholic and nonalcoholic fatty liver disease: Evaluation of four MR techniques versus biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boudinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.169-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of MRI Biomarkers in the Substantia Nigra to Discriminate Idiopathic Parkinson Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pyatigorskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (8), pp.1460-1467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3174/ajnr.A5702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear wave elastography safety in fetus: A quantitative health risk assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Skerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagn Interv Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (9), pp.519--524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal calprotectin and magnetic resonance imaging in detecting Crohn’s disease endoscopic postoperative recurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cadiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Brixi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (5), pp.641-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Patient Skin Dose Evaluated Using Radiochromic Film and Dose Calculation Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Skerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.762-771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00270-018-1888-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicuspid and tricuspid aortic valve do not have the same ascending aorta morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. d'Ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (5), pp.693-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ca.23197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machine-based classification of Alzheimer's disease from whole-brain anatomical MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Mesrob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kinkingnéhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (2), pp.73-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00234-008-0463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between Alzheimer disease, mild cognitive impairment, and normal aging by using automated segmentation of the hippocampus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 248 (1), pp.194-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.2481070876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00383265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4507,668 +4528,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-Truth Segmentation of the Spinal Cord from 3T MR Images Using Evolutionary Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mounir El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Evolutionary Computation. EvoApplications 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Madrid &amp; Virtual, Spain. pp.549-563, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-02462-7_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results with a new annotation tool for liver volume and inner vessels from DCE-MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human (VPH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Time-Dependent Joint Segmentation and Registration Model: Application to Longitudinal Registration of Hepatic DCE-MRI Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Debroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3-D Skeleton-Based Segmentation of Liver Vessels from MRI and CT for Couinaud Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.3523-3527, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel framework for HCC detection in DCE-MRI sequences with wavelet-based description and SVM classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pavan, Ana L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigues de Pina Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5178,279 +5199,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D Slicer plug-in for the interactive annotation and segmentation of liver anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASL Liver Cancer Summit (LCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfonction mitochondriale au cours de l’inflammation et stimulation du métabolisme énergétique en phase cicatricielle dans un modèle murin de colite chimio-induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive (JFHOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5460,163 +5481,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing and Numerical Simulation for Digital Hepatic Parenchymal Blood Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Arrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Võ Văn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-108, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68127-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5626,114 +5647,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation de techniques d'analyse d'imagerie radiologique de tumeurs solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université Clermont Auvergne, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024UCFA0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05076461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5801,51 +5822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EF5E13"/>
+    <w:nsid w:val="B97392C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6032,51 +6053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200037765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas-Monier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Lere-Chevaleyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pouget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemery Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Biard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-024-01753-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ysebaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roos-Weil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Mathieu Fornecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51264-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rebillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Abreu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Muti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-024-08639-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v29.i22.3548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Epin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monneuse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Mabrut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-021-06433-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnur Ungan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Lavandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02662-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bou Saleh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ziant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peillex" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Passemard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DSS.0000000000003508" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Magnin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03920" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08104-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sidibe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.11.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafeuille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vignette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blayac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16232" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Sidibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lafarge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Depeyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2019.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teluob" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.11.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femme.2020.09.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pyatigorskaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A5702" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Issaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost Legrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Skerl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.04.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goutorbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Brixi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skerl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-1888-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Ostrevy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23197" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mesrob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kinkingn&#233;hun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-008-0463-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ93BQRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2481070876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03034189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan, Ana L." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Benabdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues de Pina Diana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531925v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Landemaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05076461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0180" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4246-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200037765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8U8q1vkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas-Monier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Lere-Chevaleyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bernadach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.09.020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pouget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemery Magnin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Biard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104916" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kanan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-024-01753-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ysebaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roos-Weil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Mathieu Fornecker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51264-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rebillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Muti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-024-08639-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v29.i22.3548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Epin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monneuse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Mabrut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-021-06433-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bou Saleh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abdallah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ziant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnur Ungan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Lavandier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02662-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peillex" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Passemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DSS.0000000000003508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Magnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03920" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03673502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Poirot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-08104-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sidibe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perazzini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.11.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafeuille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vignette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blayac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Sidibe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lafarge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Depeyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2019.10.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teluob" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.11.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femme.2020.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2019.04.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pyatigorskaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valabregue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A5702" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Issaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Skerl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.04.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goutorbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Brixi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skerl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-1888-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Ostrevy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23197" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mesrob" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kinkingn&#233;hun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-008-0463-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ93BQRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2481070876" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03034189v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan, Ana L." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Benabdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues de Pina Diana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Lan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Landemaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05076461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0180" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>