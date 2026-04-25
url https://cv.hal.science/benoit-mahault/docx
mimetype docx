--- v0 (2026-04-02)
+++ v1 (2026-04-25)
@@ -766,352 +766,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reentrant condensation transition in a model of driven scalar active matter with diffusivity edge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aritra Bose</w:t>
+                <w:t xml:space="preserve">Dynamical theory of topological defects I: the multivalued solution of the diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/acdcb7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (8), pp.083211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aceb57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335842v1</w:t>
+                <w:t xml:space="preserve">hal-05335844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical theory of topological defects I: the multivalued solution of the diffusion equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent organization and polarization due to active fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakhar Godara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aceb57⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.L022012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.L022012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335844v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent organization and polarization due to active fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reentrant condensation transition in a model of driven scalar active matter with diffusivity edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Berx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Golestanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (2), pp.L022012. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (6), pp.67004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.L022012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/acdcb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335840v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Pattern Formation without Self-Attraction in Quorum-Sensing Active Matter: The Interplay between Nonreciprocity and Motility</w:t>
               </w:r>
@@ -1208,147 +1208,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of navigation strategies for active particles in rugged landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramin Golestanian</w:t>
+                <w:t xml:space="preserve">Small Obstacle in a Large Polar Flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Dobnikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pagonabarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1034267⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (21), pp.218001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.218001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335839v1</w:t>
+                <w:t xml:space="preserve">cea-04345013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal navigation of microswimmers in complex and noisy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1367,210 +1397,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (9), pp.093037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ac9079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Obstacle in a Large Polar Flock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Codina</w:t>
+                <w:t xml:space="preserve">Efficiency of navigation strategies for active particles in rugged landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (21), pp.218001. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.218001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1034267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04345013v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological fluctuation theorem</w:t>
               </w:r>
@@ -1771,248 +1771,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of Ergodicity and Self-Averaging in Polar Flocks with Quenched Disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Range Nematic Order in Two-Dimensional Active Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (17), pp.178001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.178001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 127 (4), pp.048003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.048003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04344927v1</w:t>
+                <w:t xml:space="preserve">cea-04344931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Nematic Order in Two-Dimensional Active Matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakdown of Ergodicity and Self-Averaging in Polar Flocks with Quenched Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Qiang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia-Qing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 127 (4), pp.048003. </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (17), pp.178001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.048003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.178001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04344931v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04344927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose–Einstein-like condensation due to diffusivity edge under periodic confinement</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (21), pp.218001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Patelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2661,51 +2661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry, Aligning, Dilute, Active Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2945,51 +2945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4FF235B"/>
+    <w:nsid w:val="C8E90FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3176,51 +3176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mahault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9915-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mahault_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad9f9a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Duan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Agudo-Canalejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kurjahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abbaspour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Papenfu&#223;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bittihn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52936-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Romano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad2ddb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Vilfan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Berx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdcb7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aceb57" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Godara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.148301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1034267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac9079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Codina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.218001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30644-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanlong Meng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Matsunaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.078001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qiang Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia-Qing Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.178001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.048003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab90d8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.218001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Patelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aad6b5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.258002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadh Saxena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nisoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171832" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192858313.003.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01880315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mahault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9915-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mahault_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad9f9a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Duan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Agudo-Canalejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kurjahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abbaspour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Papenfu&#223;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bittihn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52936-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Romano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad2ddb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Vilfan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aceb57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Godara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Berx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdcb7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.148301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Codina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.218001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac9079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1034267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30644-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanlong Meng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Matsunaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.078001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.048003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qiang Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia-Qing Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.178001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab90d8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.218001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Patelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aad6b5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.258002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadh Saxena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nisoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171832" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192858313.003.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01880315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>