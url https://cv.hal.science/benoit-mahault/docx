--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mahault_b_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">iZPGT0EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,2368 +203,2368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation-accuracy tradeoffs in autonomous control of smart active matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cocconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Piro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (1), pp.013002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ad9f9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase coexistence in nonreciprocal quorum-sensing active matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Agudo-Canalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (1), pp.013234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective self-caging of active filaments in virtual confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Kurjahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Abbaspour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Papenfuß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Bittihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.9122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-52936-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical theory of topological defects II: universal aspects of defect motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (3), pp.033208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-5468/ad2ddb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic cost of microswimmer navigation: The role of body shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Vilfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Golestanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (1), pp.013274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.013274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical theory of topological defects I: the multivalued solution of the diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (8), pp.083211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aceb57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent organization and polarization due to active fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakhar Godara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (2), pp.L022012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.L022012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reentrant condensation transition in a model of driven scalar active matter with diffusivity edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Berx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142 (6), pp.67004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/acdcb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Pattern Formation without Self-Attraction in Quorum-Sensing Active Matter: The Interplay between Nonreciprocity and Motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Agudo-Canalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (14), pp.148301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.148301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Obstacle in a Large Polar Flock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal navigation of microswimmers in complex and noisy environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Golestanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.218001⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.093037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac9079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04345013v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal navigation of microswimmers in complex and noisy environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Obstacle in a Large Polar Flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Piro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Dobnikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pagonabarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac9079⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (21), pp.218001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.218001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335838v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04345013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of navigation strategies for active particles in rugged landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Golestanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1034267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological fluctuation theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-30644-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Microswimmers Exhibit Bose-Einstein-like Condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanlong Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Matsunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (7), pp.078001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.078001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Nematic Order in Two-Dimensional Active Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Breakdown of Ergodicity and Self-Averaging in Polar Flocks with Quenched Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Qiang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia-Qing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 127 (4), pp.048003. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 126 (17), pp.178001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.178001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.048003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04344931v1</w:t>
+                <w:t xml:space="preserve">cea-04344927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of Ergodicity and Self-Averaging in Polar Flocks with Quenched Disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-Range Nematic Order in Two-Dimensional Active Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (17), pp.178001. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 127 (4), pp.048003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.048003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.178001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04344927v1</w:t>
+                <w:t xml:space="preserve">cea-04344931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose–Einstein-like condensation due to diffusivity edge under periodic confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Golestanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (6), pp.063045. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab90d8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Assessment of the Toner and Tu Theory of Polar Flocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (21), pp.218001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.218001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04344832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving hydrodynamic equations from dry active matter models in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Patelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-5468/aad6b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01882233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Propelled Particles with Velocity Reversals and Ferromagnetic Alignment: Active Matter Class with Second-Order Transition to Quasi-Long-Range Polar Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-C. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-Q. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Patelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (25), pp.258002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.258002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent inequality and self-organized social classes in a network of power and frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avadh Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Nisoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.e0171832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0171832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2553,91 +2574,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Flocking without Alignment Interactions in Attractive Active Brownian Particles [arXiv:2303.07746]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2647,120 +2668,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry, Aligning, Dilute, Active Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Matter and Nonequilibrium Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.3-51, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780192858313.003.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2770,114 +2791,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outstanding problems in the statistical physics of active matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Université Paris Saclay (COmUE), 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018SACLS250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01880315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2945,51 +2966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8E90FE4"/>
+    <w:nsid w:val="4088C95A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3176,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mahault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9915-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mahault_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad9f9a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Duan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Agudo-Canalejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kurjahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abbaspour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Papenfu&#223;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bittihn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52936-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Romano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad2ddb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Vilfan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aceb57" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Godara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Berx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdcb7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.148301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Codina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.218001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac9079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1034267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30644-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanlong Meng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Matsunaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.078001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.048003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qiang Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia-Qing Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.178001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab90d8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.218001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Patelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aad6b5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.258002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadh Saxena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nisoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171832" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192858313.003.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01880315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mahault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9915-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mahault_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=iZPGT0EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cocconi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad9f9a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Duan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Agudo-Canalejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Golestanian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013234" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kurjahn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abbaspour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Papenfu&#223;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bittihn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52936-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Romano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad2ddb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Vilfan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aceb57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Godara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Berx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/acdcb7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.148301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac9079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Codina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Dobnikar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.218001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1034267" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30644-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanlong Meng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Matsunaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.078001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qiang Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia-Qing Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.178001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.048003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab90d8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.218001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Patelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aad6b5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.258002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadh Saxena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nisoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171832" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192858313.003.0001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01880315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS250" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>