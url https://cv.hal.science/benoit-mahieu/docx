--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -368,412 +368,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot transverse coherence in seeded and unseeded free-electron lasers: A comparison</w:t>
+                <w:t xml:space="preserve">Femtosecond filamentation of optical vortices for the generation of optical air waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pop</w:t>
+                <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Curbis</w:t>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Geloni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.040701⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (19), pp.5228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.472143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647989v1</w:t>
+                <w:t xml:space="preserve">hal-03793853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond filamentation of optical vortices for the generation of optical air waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the acoustic waves generated by intense laser filamentation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silin Fu</w:t>
+                <w:t xml:space="preserve">S. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mysyrowicz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.472143⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (6), pp.9103-9111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.453749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793853v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the acoustic waves generated by intense laser filamentation in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot transverse coherence in seeded and unseeded free-electron lasers: A comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jukna</w:t>
+                <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Albert</w:t>
+                <w:t xml:space="preserve">F. Curbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+                <w:t xml:space="preserve">G. Geloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guillermin</w:t>
+                <w:t xml:space="preserve">M. Manfredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (6), pp.9103-9111. </w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.040701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.453749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600542v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second and third harmonic generation from simultaneous high peak- and high average-power thin disk laser</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1174,90 +1174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative air density depletion during high repetition rate filamentation of femtosecond laser pulses: Application to electric discharge triggering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119 (26), pp.262101. </w:t>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Herkommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1557,1233 +1557,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
+                <w:t xml:space="preserve">Hugo Dacasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877671v1</w:t>
+                <w:t xml:space="preserve">hal-01773850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gauthier</w:t>
+                <w:t xml:space="preserve">T. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alves</w:t>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818789v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving supersonic flights with femtosecond laser filamentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+                <w:t xml:space="preserve">J. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Doudet</w:t>
+                <w:t xml:space="preserve">S. Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aau5239⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926924v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Döpp</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Doche</w:t>
+                <w:t xml:space="preserve">I. A. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04299-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877696v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Control of laser plasma accelerated electrons for light sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving supersonic flights with femtosecond laser filamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. André</w:t>
+                <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. A. Andriyash</w:t>
+                <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loulergue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">Ivan Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04299-1⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.eaau5239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aau5239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686257v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stremoukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dacasa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lu Li</w:t>
+                <w:t xml:space="preserve">C. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773850v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. André</w:t>
+                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Andriyash</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Felix Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doche</w:t>
+                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.014301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651114v1</w:t>
+                <w:t xml:space="preserve">hal-01877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Weder</w:t>
+                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Günther</w:t>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schneider</w:t>
+                <w:t xml:space="preserve">Antoine Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), pp.014301. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.e17086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877728v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t>
               </w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Coreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Cudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t>
@@ -2903,51 +2903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of ellipticity of high-order harmonics generated by a two-color laser field in the cross-polarized configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stremoukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,831 +3031,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01426406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot spectro-temporal characterization of XUV pulses from a seeded free-electron laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primož Rebernik Ribič</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Allaria</w:t>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Cinquegrana</w:t>
+                <w:t xml:space="preserve">J. Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diviacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9075⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877945v1</w:t>
+                <w:t xml:space="preserve">hal-01877915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
+                <w:t xml:space="preserve">Spatial quality improvement of a Ti:Sapphire laser beam by modal filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">Michel Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Xunyou Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Boutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5953-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164378v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01245780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">Spectral-phase interferometry for direct electric-field reconstruction applied to seeded extreme-ultraviolet free-electron lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buck</w:t>
+                <w:t xml:space="preserve">G. De Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Ninno</w:t>
+                <w:t xml:space="preserve">H. Dacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Diviacco</w:t>
+                <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (14), pp.17665-17674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.017665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877915v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01245772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial quality improvement of a Ti:Sapphire laser beam by modal filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrotemporal Shaping of Seeded Free-Electron Laser Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perdrix</w:t>
+                <w:t xml:space="preserve">Primož Rebernik Ribič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xunyou Ge</w:t>
+                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Boutu</w:t>
+                <w:t xml:space="preserve">Paolo Cinquegrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (1), pp.47-60. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-014-5953-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.114801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01245780v1</w:t>
+                <w:t xml:space="preserve">hal-01877736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrotemporal Shaping of Seeded Free-Electron Laser Pulses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Cinquegrana</w:t>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.114801⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877736v1</w:t>
+                <w:t xml:space="preserve">hal-01164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-phase interferometry for direct electric-field reconstruction applied to seeded extreme-ultraviolet free-electron lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lozano</w:t>
+                <w:t xml:space="preserve">Single-shot spectro-temporal characterization of XUV pulses from a seeded free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primož Rebernik Ribič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cinquegrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (14), pp.17665-17674. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.017665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01245772v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
               </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t>
@@ -3975,51 +3975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-colour pump–probe experiments with a twin-pulse-seed extreme ultraviolet free-electron laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bencivenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,64 +4109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped Seeded Free-Electron Lasers: Self-Standing Light Sources for Two-Color Pump-Probe Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,51 +4239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-colour generation in a chirped seeded free-electron laser: a close look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,103 +4624,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Repetitive Femtosecond Laser Energy Deposition in a M=3 Supersonic Airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA ScieTech 2024 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA, Jan 2024, Orlando, United States. pp.1651, </w:t>
@@ -4771,90 +4771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of large electric spark through laser filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PULSED POWER AND PLASMA SCIENCE CONFERENCE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5004,51 +5004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5056,51 +5056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy T. T. Le,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t>
@@ -5183,90 +5183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Plasma Filament Generated by a High-Speed Laser on the Displacement of a Supersonic Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFIL 2024, International Conference on Laser Filamentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tianjin, China</w:t>
@@ -5334,64 +5334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Dine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Magnetic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. 2022</w:t>
@@ -5589,51 +5589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curbis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geloni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.040701" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cinquegrana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdrix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyou Ge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5953-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114801" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Ninno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacasa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.017665" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borghes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capotondi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castronovo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3476" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannessi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spampinati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.064801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Castronovo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Boyanov Danailov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demidovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022728" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaedeleer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19766176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0E96E6A5CDA79B1FBC33DF53E9EA0082E196D44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llabador" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1974656" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C84A244334BE6557D2FC87E9F136A553F6B528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curbis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.040701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdrix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyou Ge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5953-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Ninno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacasa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.017665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cinquegrana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borghes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capotondi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castronovo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3476" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannessi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spampinati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.064801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Castronovo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Boyanov Danailov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demidovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022728" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaedeleer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19766176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0E96E6A5CDA79B1FBC33DF53E9EA0082E196D44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llabador" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1974656" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C84A244334BE6557D2FC87E9F136A553F6B528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>