--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,3463 +66,3463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling acceleration and wiggling in a laser-produced Betatron source</w:t>
+                <w:t xml:space="preserve">Remote air photonics based on high-repetition-rate Yb:YAG laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+                <w:t xml:space="preserve">Benoit Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Döpp</w:t>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Kozlova</w:t>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Matheron</w:t>
+                <w:t xml:space="preserve">Fatima Alahyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.083108. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51 (10), pp.2880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0270204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.595527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338246v1</w:t>
+                <w:t xml:space="preserve">hal-05619913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gravitational force on high repetition rate filamentation of femtosecond laser pulses in the atmosphere</w:t>
+                <w:t xml:space="preserve">Decoupling acceleration and wiggling in a laser-produced Betatron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Walch</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">Igor A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arantchouk</w:t>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-B. André</w:t>
+                <w:t xml:space="preserve">Michaela Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+                <w:t xml:space="preserve">Aimé Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (15), pp.151101. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.083108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0200256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0270204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539682v1</w:t>
+                <w:t xml:space="preserve">hal-05338246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond filamentation of optical vortices for the generation of optical air waveguides</w:t>
+                <w:t xml:space="preserve">Impact of gravitational force on high repetition rate filamentation of femtosecond laser pulses in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silin Fu</w:t>
+                <w:t xml:space="preserve">P. Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+                <w:t xml:space="preserve">L. Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y.-B. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.472143⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (15), pp.151101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793853v1</w:t>
+                <w:t xml:space="preserve">hal-04539682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the acoustic waves generated by intense laser filamentation in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot transverse coherence in seeded and unseeded free-electron lasers: A comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Albert</w:t>
+                <w:t xml:space="preserve">M. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+                <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guillermin</w:t>
+                <w:t xml:space="preserve">F. Curbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manfredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.453749⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.040701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600542v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot transverse coherence in seeded and unseeded free-electron lasers: A comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">Femtosecond filamentation of optical vortices for the generation of optical air waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Curbis</w:t>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Geloni</w:t>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manfredda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (4), pp.040701. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (19), pp.5228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.040701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.472143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647989v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second and third harmonic generation from simultaneous high peak- and high average-power thin disk laser</w:t>
+                <w:t xml:space="preserve">Control of the acoustic waves generated by intense laser filamentation in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Andral</w:t>
+                <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Walch</w:t>
+                <w:t xml:space="preserve">S. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Moreno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">C. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Produit</w:t>
+                <w:t xml:space="preserve">R. Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128, pp.177. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (6), pp.9103-9111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-022-07887-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.453749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777221v1</w:t>
+                <w:t xml:space="preserve">hal-03600542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Resolution of the Nonballistic Electron Energy Transport in Warm Dense Copper</w:t>
+                <w:t xml:space="preserve">Second and third harmonic generation from simultaneous high peak- and high average-power thin disk laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grolleau</w:t>
+                <w:t xml:space="preserve">Ugo Andral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dorchies</w:t>
+                <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jourdain</w:t>
+                <w:t xml:space="preserve">Victor Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Gautier</w:t>
+                <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.127.275901⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-022-07887-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519006v1</w:t>
+                <w:t xml:space="preserve">hal-03777221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laser Lightning Rod project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Walch</w:t>
+                <w:t xml:space="preserve">Femtosecond Resolution of the Nonballistic Electron Energy Transport in Warm Dense Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Herkommer</w:t>
+                <w:t xml:space="preserve">F Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirhossein Mostajabi</w:t>
+                <w:t xml:space="preserve">N Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moret</w:t>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2020200243⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.127.275901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078714v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative air density depletion during high repetition rate filamentation of femtosecond laser pulses: Application to electric discharge triggering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The Laser Lightning Rod project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Bernard André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+                <w:t xml:space="preserve">Clemens Herkommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Mostajabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0077635⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (1), pp.10504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2020200243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510763v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aladine Merhe</w:t>
+                <w:t xml:space="preserve">Cumulative air density depletion during high repetition rate filamentation of femtosecond laser pulses: Application to electric discharge triggering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Walch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Liu</w:t>
+                <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Weder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C von Korff Schmising</w:t>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (26), pp.262101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0077635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032944v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HV discharges triggered by dual- and triple-frequency laser filaments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Walch</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schimmel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clemens Herkommer</w:t>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.011339⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.174437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095173v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">HV discharges triggered by dual- and triple-frequency laser filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Walch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lu Li</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Herkommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (6), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.11339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.011339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773850v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+                <w:t xml:space="preserve">Improving supersonic flights with femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. André</w:t>
+                <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Andriyash</w:t>
+                <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loulergue</w:t>
+                <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">Ivan Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.eaau5239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aau5239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+                <w:t xml:space="preserve">hal-01926924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferri</w:t>
+                <w:t xml:space="preserve">S. Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corde</w:t>
+                <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Döpp</w:t>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Control of laser plasma accelerated electrons for light sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-04299-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03686257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving supersonic flights with femtosecond laser filamentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Doudet</w:t>
+                <w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dacasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aau5239⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926924v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Gauthier</w:t>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Alves</w:t>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818789v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stremoukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">C. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877671v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Willems</w:t>
+                <w:t xml:space="preserve">N. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Weder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Schneider</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877728v1</w:t>
+                <w:t xml:space="preserve">hal-01877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doche</w:t>
+                <w:t xml:space="preserve">Christian Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.014301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651114v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gauthier</w:t>
+                <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Allaria</w:t>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Coreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dacasa</w:t>
+                <w:t xml:space="preserve">Antoine Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.e17086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467597v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of ellipticity of high-order harmonics generated by a two-color laser field in the cross-polarized configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Stremoukhov</w:t>
+                <w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andreev</w:t>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+                <w:t xml:space="preserve">Marcello Coreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">Ivan Cudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.013855. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.013855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01426406v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of ellipticity of high-order harmonics generated by a two-color laser field in the cross-polarized configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stremoukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buck</w:t>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Ninno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Diviacco</w:t>
+                <w:t xml:space="preserve">P. Salières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.013855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.013855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877915v1</w:t>
+                <w:t xml:space="preserve">cea-01426406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial quality improvement of a Ti:Sapphire laser beam by modal filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gauthier</w:t>
+                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perdrix</w:t>
+                <w:t xml:space="preserve">J. Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xunyou Ge</w:t>
+                <w:t xml:space="preserve">G. de Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Boutu</w:t>
+                <w:t xml:space="preserve">B. Diviacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (1), pp.47-60. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-014-5953-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01245780v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-phase interferometry for direct electric-field reconstruction applied to seeded extreme-ultraviolet free-electron lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Gauthier</w:t>
+                <w:t xml:space="preserve">Spatial quality improvement of a Ti:Sapphire laser beam by modal filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. De Ninno</w:t>
+                <w:t xml:space="preserve">Michel Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dacasa</w:t>
+                <w:t xml:space="preserve">Xunyou Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lozano</w:t>
+                <w:t xml:space="preserve">Willem Boutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (14), pp.17665-17674. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (1), pp.47-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.017665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5953-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01245772v1</w:t>
+                <w:t xml:space="preserve">cea-01245780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrotemporal Shaping of Seeded Free-Electron Laser Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primož Rebernik Ribič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cinquegrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3567,1040 +3567,1174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral-phase interferometry for direct electric-field reconstruction applied to seeded extreme-ultraviolet free-electron lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">G. De Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
+                <w:t xml:space="preserve">H. Dacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (14), pp.17665-17674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.017665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164378v1</w:t>
+                <w:t xml:space="preserve">cea-01245772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot spectro-temporal characterization of XUV pulses from a seeded free-electron laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gauthier</w:t>
+                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Cinquegrana</w:t>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9075⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877945v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Single-shot spectro-temporal characterization of XUV pulses from a seeded free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primož Rebernik Ribič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cinquegrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163727v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-colour pump–probe experiments with a twin-pulse-seed extreme ultraviolet free-electron laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bencivenga</w:t>
+                <w:t xml:space="preserve">Bruno Diviacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Borghes</w:t>
+                <w:t xml:space="preserve">Carlo Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capotondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Castronovo</w:t>
+                <w:t xml:space="preserve">Paola Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3476⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859817v1</w:t>
+                <w:t xml:space="preserve">hal-01163727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Seeded Free-Electron Lasers: Self-Standing Light Sources for Two-Color Pump-Probe Experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Allaria</w:t>
+                <w:t xml:space="preserve">Two-colour pump–probe experiments with a twin-pulse-seed extreme ultraviolet free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bencivenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giannessi</w:t>
+                <w:t xml:space="preserve">R. Borghes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Spampinati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Capotondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castronovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.064801⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859822v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-colour generation in a chirped seeded free-electron laser: a close look</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chirped Seeded Free-Electron Lasers: Self-Standing Light Sources for Two-Color Pump-Probe Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miltcho Boyanov Danailov</w:t>
+                <w:t xml:space="preserve">Luca Giannessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Demidovich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simone Spampinati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (19), pp.22728-22741. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.022728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.064801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859801v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÖSSBAUER SPECTROSCOPY OF AIRBORNE PARTICULATE MATTER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">Two-colour generation in a chirped seeded free-electron laser: a close look</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ladrière</w:t>
+                <w:t xml:space="preserve">Davide Castronovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Desaedeleer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miltcho Boyanov Danailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Demidovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19766176⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (19), pp.22728-22741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.022728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00216699v1</w:t>
+                <w:t xml:space="preserve">hal-01859801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTROSCOPIE MÖSSBAUER D'ÉMISSION ET D'ABSORPTION DE COMPOSÉS DE BENZYLÉTAIN.CONSÉQUENCES DE LA DÉSEXCITATION DE 119mSn ET DE LA RADIOLYSE EXTERNE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MÖSSBAUER SPECTROSCOPY OF AIRBORNE PARTICULATE MATTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Llabador</w:t>
+                <w:t xml:space="preserve">J. Ladrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desaedeleer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 37 (C6), pp.C6-837-C6-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19766176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00216699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPECTROSCOPIE MÖSSBAUER D'ÉMISSION ET D'ABSORPTION DE COMPOSÉS DE BENZYLÉTAIN.CONSÉQUENCES DE LA DÉSEXCITATION DE 119mSn ET DE LA RADIOLYSE EXTERNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Llabador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1974, 35 (C6), pp.C6-329-C6-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1974656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00215813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4610,543 +4744,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Repetitive Femtosecond Laser Energy Deposition in a M=3 Supersonic Airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA ScieTech 2024 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA, Jan 2024, Orlando, United States. pp.1651, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-1651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of large electric spark through laser filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PULSED POWER AND PLASMA SCIENCE CONFERENCE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray phase contrast imaging of biological samples using a betatron X-ray source generated in a laser wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Chaulagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bohacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krus, M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horny V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy T. T. Le,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2190185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5156,293 +5290,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Plasma Filament Generated by a High-Speed Laser on the Displacement of a Supersonic Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFIL 2024, International Conference on Laser Filamentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Dine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Magnetic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5589,51 +5723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curbis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.040701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdrix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyou Ge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5953-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Ninno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacasa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.017665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cinquegrana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borghes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capotondi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castronovo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3476" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannessi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spampinati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.064801" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Castronovo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Boyanov Danailov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demidovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022728" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaedeleer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19766176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0E96E6A5CDA79B1FBC33DF53E9EA0082E196D44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llabador" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1974656" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C84A244334BE6557D2FC87E9F136A553F6B528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05619913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.595527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curbis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geloni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfredda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.040701" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perdrix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyou Ge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Boutu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5953-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Rebernik Ribi&#269;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cinquegrana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01245772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Ninno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dacasa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.017665" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9075" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borghes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capotondi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castronovo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3476" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannessi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spampinati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.064801" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Castronovo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Boyanov Danailov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demidovich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022728" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaedeleer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19766176" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0E96E6A5CDA79B1FBC33DF53E9EA0082E196D44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llabador" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1974656" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C84A244334BE6557D2FC87E9F136A553F6B528/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>