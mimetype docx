--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,943 +66,943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐resolved dynamics of laser ablation in liquid with gas‐evolving additives: toward molding the atomic structure of nonequilibrium nanoalloys</w:t>
+                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Coviello</w:t>
+                <w:t xml:space="preserve">Julie Bratasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Reffatto</w:t>
+                <w:t xml:space="preserve">Victoria Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Fawaz</w:t>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.2416035. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (8), pp.2400475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202416035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294487v1</w:t>
+                <w:t xml:space="preserve">hal-04995016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
+                <w:t xml:space="preserve">Time‐resolved dynamics of laser ablation in liquid with gas‐evolving additives: toward molding the atomic structure of nonequilibrium nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bratasanu</w:t>
+                <w:t xml:space="preserve">Vito Coviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Aguilar</w:t>
+                <w:t xml:space="preserve">Catherine Reffatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+                <w:t xml:space="preserve">Mehdi Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Arnaud Sollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (8), pp.2400475. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.2416035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202416035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995016v1</w:t>
+                <w:t xml:space="preserve">hal-05294487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum dots-doped microlenses made by photolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+                <w:t xml:space="preserve">J. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+                <w:t xml:space="preserve">A. Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">H. Sahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
+                <w:t xml:space="preserve">S. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.117028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329170v1</w:t>
+                <w:t xml:space="preserve">hal-05046244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Niehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4PY01250J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937335v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots-doped microlenses made by photolithography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Houel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117028⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046244v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Liotier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Niehaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4PY01250J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394300v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
@@ -1455,64 +1455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Emission Dynamics of Methylammonium Lead Bromide Hybrid Perovskite Thin Films at the Sub-Micrometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gassenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1836,51 +1836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective on the scintillating response of CdSe based nanoplatelets heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,64 +1983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2081,291 +2081,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping MAPbBr 3 hybrid perovskites with CdSe/CdZnS quantum dots: from emissive thin films to hybrid single-photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.5769-5781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr08473a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861768v1</w:t>
+                <w:t xml:space="preserve">hal-03636600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping MAPbBr 3 hybrid perovskites with CdSe/CdZnS quantum dots: from emissive thin films to hybrid single-photon sources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (15), pp.5769-5781. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr08473a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636600v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton Cooling in 2D Perovskite Nanoplatelets: Rationalized Carrier-Induced Stark and Phonon Bottleneck Effects</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,338 +2747,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+                <w:t xml:space="preserve">Optical properties of fully inorganic core/gradient-shell CdSe/CdZnS nanocrystals at the ensemble and single-nanocrystal levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Romanin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (39), pp.22750-22759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02927D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227064v1</w:t>
+                <w:t xml:space="preserve">hal-03377108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of fully inorganic core/gradient-shell CdSe/CdZnS nanocrystals at the ensemble and single-nanocrystal levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boisron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Kulzer</w:t>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (39), pp.22750-22759. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (20), pp.11058-11065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP02927D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377108v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger recombination and multiple exciton generation in colloidal two-dimensional perovskite nanoplatelets: Implications for light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bachiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (49), pp.59450-59459. </w:t>
@@ -3681,295 +3681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives for CdSe/CdS spherical quantum wells as rapid-response nano-scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Martinet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (46), pp.19578-19586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04781G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215497v1</w:t>
+                <w:t xml:space="preserve">hal-03453975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for CdSe/CdS spherical quantum wells as rapid-response nano-scintillators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Kulzer</w:t>
+                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (46), pp.19578-19586. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR04781G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453975v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t>
               </w:r>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4102,51 +4102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge carrier relaxation in colloidal FAPbI$_3$ nanostructures using global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (19), pp.8530-8539. </w:t>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (12), pp.3126-3131. </w:t>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gundacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Omelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4915,51 +4915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,103 +5023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on the natural vibrations of nanoplatelets: a high pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (19), pp.6551-6557. </w:t>
@@ -5151,1377 +5151,1762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Ultrafast exciton dynamics in 2D in-plane hetero-nanostructures: delocalization and charge transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Guillemot</w:t>
+                <w:t xml:space="preserve">S. Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
+                <w:t xml:space="preserve">S. Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">B. Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (23), pp.12351-12361. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.8373-8379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08689F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347065v1</w:t>
+                <w:t xml:space="preserve">hal-05577231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Colloidal Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nasilowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Loic Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (18), pp.10934 - 10982. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (23), pp.12351-12361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419586v1</w:t>
+                <w:t xml:space="preserve">hal-01347065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mass load effect on the resonant acoustic frequencies of colloidal semiconductor nanoplatelets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Dimensional Colloidal Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+                <w:t xml:space="preserve">Michel Nasilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tessier</w:t>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (27), pp.13251-13256. </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (18), pp.10934 - 10982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5NR07383A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108380v1</w:t>
+                <w:t xml:space="preserve">hal-01419586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Synthesis of CdTe Nanoplatelets and Photoresponse of CdTe Nanoplatelets Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The mass load effect on the resonant acoustic frequencies of colloidal semiconductor nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Mickaël Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm4006844⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (27), pp.13251-13256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07383A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438558v1</w:t>
+                <w:t xml:space="preserve">hal-02108380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Growth of CdSe Nanocrystals, from Nanoplatelets to Nanosheets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room-temperature exciton coherence and dephasing in two-dimensional nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan D Pensack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory D Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm304080q⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995312v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi‐2D Colloidal Semiconductor Nanoplatelets for Narrow Electroluminescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Synthesis of CdTe Nanoplatelets and Photoresponse of CdTe Nanoplatelets Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201301711⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.2455 - 2462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm4006844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445169v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Electron-Beam Polymerization Stabilized Quantum Dot Micelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Growth of CdSe Nanocrystals, from Nanoplatelets to Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Renault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Mickael Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la200509z⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.639-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm304080q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919353v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Monodisperse Superconducting Lead Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi‐2D Colloidal Semiconductor Nanoplatelets for Narrow Electroluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Resa</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9005845⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201301711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475850v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric PEG-Phospholipids for Solubilization and Stabilization of Fluorescent Nanocrystals in Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la702724b⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.6741-6750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn3024255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00919374v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In Situ Electron-Beam Polymerization Stabilized Quantum Dot Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Travert-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.4358-4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la200509z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Monodisperse Superconducting Lead Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Resa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélèna Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (17), pp.7120-7122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9005845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligomeric PEG-Phospholipids for Solubilization and Stabilization of Fluorescent Nanocrystals in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Travert-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.3016-3019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la702724b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CrAsH-quantum dot nanohybrids for smart targeting of proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130 (27), pp.8596-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja802987q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00457766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6531,298 +6916,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Scattering study of Ligand Exchange Effects on the CdS Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajana S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Dung Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2025: The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Cité des sciences et de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the steric hindrance of thiol ligands on the optical properties of 2D CdSe semi-conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple exciton generation and Auger recombination in strongly confined colloidal 2D perovskite nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,73 +7235,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30rd International conference on photochemistry (ICP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Visio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4:Yb3+,Tm3+ nanocrystals by using anhydrous molecular precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6975,73 +7360,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPCONline 2021 3rd Conference on Properties, Design, and Applications of Upconversion Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing anhydrous molecular precursors as a strategy to enhance up-conversion efficiency in Ln -3+ doped MM'F (M = Li, Na; M' = Y, Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7063,244 +7448,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Challenges in Alternative and Renewable Energy (MCARE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite scintillators: Emission at high energy excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maddalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drozdowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: QELS_Fundamental Science, CLEO: QELS 2021 - Part of Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, San Jose, United States. pp.JTu1P.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2021.JTu1P.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced upconversion efficiency in LiYF4: Yb+3, Tm+3 nanocrystals by using anhydrous molecular precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7359,301 +7744,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering Congress (MSE) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor-directed synthesis of upconverting LiYF4:Yb3+, Tm3+ nanoparticles and their composites designed for near infra-red driven photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuantumLight : Lasers fibrés UV/Moyen-IR, nano-hybridation des technologies photoniques et semiconductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hreibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asha Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Stasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7663,265 +8048,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethersulfones upcycling to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of water on the synthesis and gelling of gamma-In2S3 nanoribbons with giant aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7931,114 +8316,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation de nanocristaux colloïdaux de semiconducteurs II-VI à structure coeur/coque. Contrôle de la cristallinité et des propriétés d'émission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00534683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8185,51 +8570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Coviello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reffatto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202416035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baravaglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birowosuto Muhammad Danang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Cuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02401J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dreveton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10091043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00635a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Allemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5ee3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08473a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02927D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aozhen Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yu Chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Begum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03392" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c16171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05647B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turtos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omelkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0120-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Travert-Branger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200509z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702724b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFZT3RBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802987q" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9845B4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana Semi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddalena" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Witkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drozdowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2021.JTu1P.2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698470v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00534683v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Coviello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reffatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202416035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baravaglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birowosuto Muhammad Danang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Cuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02401J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dreveton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10091043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00635a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Allemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5ee3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08473a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02927D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aozhen Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yu Chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Begum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03392" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c16171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05647B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turtos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omelkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0120-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Travert-Branger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200509z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702724b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFZT3RBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802987q" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9845B4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddalena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Witkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drozdowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2021.JTu1P.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00534683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>