--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -368,641 +368,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots-doped microlenses made by photolithography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Houel</w:t>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belarouci</w:t>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sahib</w:t>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guy</w:t>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117028⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046244v1</w:t>
+                <w:t xml:space="preserve">hal-05329170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4PY01250J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+                <w:t xml:space="preserve">Quantum dots-doped microlenses made by photolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
+                <w:t xml:space="preserve">J. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chaput</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.117028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937335v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329170v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2081,291 +2081,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping MAPbBr 3 hybrid perovskites with CdSe/CdZnS quantum dots: from emissive thin films to hybrid single-photon sources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr08473a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636600v1</w:t>
+                <w:t xml:space="preserve">hal-03861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping MAPbBr 3 hybrid perovskites with CdSe/CdZnS quantum dots: from emissive thin films to hybrid single-photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.5769-5781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nr08473a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861768v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton Cooling in 2D Perovskite Nanoplatelets: Rationalized Carrier-Induced Stark and Phonon Bottleneck Effects</w:t>
               </w:r>
@@ -2479,295 +2479,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent nucleation and size dependent attachment kinetics produce monodisperse PbS nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+                <w:t xml:space="preserve">Matthew Greenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Guy</w:t>
+                <w:t xml:space="preserve">Vivekananda Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
+                <w:t xml:space="preserve">Brandon Mcmurtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202200394⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC06134H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736110v1</w:t>
+                <w:t xml:space="preserve">hal-03652747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent nucleation and size dependent attachment kinetics produce monodisperse PbS nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC06134H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202200394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652747v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of fully inorganic core/gradient-shell CdSe/CdZnS nanocrystals at the ensemble and single-nanocrystal levels</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,295 +3279,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise size control of hydrophobic gold nanoparticles in the 2–5 nm range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable and Bright Commercial CsPbBr 3 Quantum Dot-Resin Layers for Apparent X-ray Imaging Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Michal Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Moretti</w:t>
+                <w:t xml:space="preserve">Abdellah Bachiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc05351e⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (49), pp.59450-59459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c16171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479910v1</w:t>
+                <w:t xml:space="preserve">hal-03590632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and Bright Commercial CsPbBr 3 Quantum Dot-Resin Layers for Apparent X-ray Imaging Screen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Witkowski</w:t>
+                <w:t xml:space="preserve">Precise size control of hydrophobic gold nanoparticles in the 2–5 nm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Makowski</w:t>
+                <w:t xml:space="preserve">Chiara Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Bachiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (49), pp.59450-59459. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (93), pp.12512-12515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c16171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cc05351e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590632v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of commensurate lithium doping on the scintillation of two-dimensional perovskite crystals</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arramel Arramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.2504-2512. </w:t>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maddalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (6), pp.6199 - 6205. </w:t>
@@ -5979,51 +5979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
@@ -8062,103 +8062,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethersulfones upcycling to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8193,90 +8193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of water on the synthesis and gelling of gamma-In2S3 nanoribbons with giant aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8570,51 +8570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Coviello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reffatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202416035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baravaglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birowosuto Muhammad Danang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Cuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02401J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dreveton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10091043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00635a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Allemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5ee3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08473a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02927D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aozhen Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yu Chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Begum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03392" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c16171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05647B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turtos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omelkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0120-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Travert-Branger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200509z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702724b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFZT3RBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802987q" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9845B4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddalena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Witkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drozdowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2021.JTu1P.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00534683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Coviello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reffatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202416035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baravaglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birowosuto Muhammad Danang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Cuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02401J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dreveton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10091043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00635a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Allemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5ee3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08473a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02927D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aozhen Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yu Chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Begum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03392" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c16171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05647B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turtos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omelkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0120-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Travert-Branger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200509z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702724b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFZT3RBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802987q" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9845B4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddalena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Witkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drozdowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2021.JTu1P.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00534683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>