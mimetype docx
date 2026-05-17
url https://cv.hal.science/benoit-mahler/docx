--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -100,909 +100,909 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
+                <w:t xml:space="preserve">Time‐resolved dynamics of laser ablation in liquid with gas‐evolving additives: toward molding the atomic structure of nonequilibrium nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bratasanu</w:t>
+                <w:t xml:space="preserve">Vito Coviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Aguilar</w:t>
+                <w:t xml:space="preserve">Catherine Reffatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+                <w:t xml:space="preserve">Mehdi Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Arnaud Sollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (8), pp.2400475. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.2416035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202416035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995016v1</w:t>
+                <w:t xml:space="preserve">hal-05294487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐resolved dynamics of laser ablation in liquid with gas‐evolving additives: toward molding the atomic structure of nonequilibrium nanoalloys</w:t>
+                <w:t xml:space="preserve">Quantum dots-doped microlenses made by photolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Coviello</w:t>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Reffatto</w:t>
+                <w:t xml:space="preserve">J. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Fawaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">A. Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sollier</w:t>
+                <w:t xml:space="preserve">H. Sahib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202416035⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.117028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294487v1</w:t>
+                <w:t xml:space="preserve">hal-05046244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329170v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4PY01250J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots-doped microlenses made by photolithography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Houel</w:t>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belarouci</w:t>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sahib</w:t>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guy</w:t>
+                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.117028. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046244v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+                <w:t xml:space="preserve">Julie Bratasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
+                <w:t xml:space="preserve">Victoria Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chaput</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (8), pp.2400475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937335v1</w:t>
+                <w:t xml:space="preserve">hal-04995016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling polyethersulfones to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (10), pp.1139-1145. </w:t>
@@ -1455,64 +1455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Emission Dynamics of Methylammonium Lead Bromide Hybrid Perovskite Thin Films at the Sub-Micrometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gassenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1836,51 +1836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective on the scintillating response of CdSe based nanoplatelets heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,64 +1983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2081,291 +2081,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping MAPbBr 3 hybrid perovskites with CdSe/CdZnS quantum dots: from emissive thin films to hybrid single-photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.5769-5781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr08473a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861768v1</w:t>
+                <w:t xml:space="preserve">hal-03636600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping MAPbBr 3 hybrid perovskites with CdSe/CdZnS quantum dots: from emissive thin films to hybrid single-photon sources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (15), pp.5769-5781. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr08473a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636600v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton Cooling in 2D Perovskite Nanoplatelets: Rationalized Carrier-Induced Stark and Phonon Bottleneck Effects</w:t>
               </w:r>
@@ -2619,51 +2619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Perovskite Nanoplatelets Exhibiting Circularly Polarized Luminescence through Ligand Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,425 +2747,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of fully inorganic core/gradient-shell CdSe/CdZnS nanocrystals at the ensemble and single-nanocrystal levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boisron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Kulzer</w:t>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP02927D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (20), pp.11058-11065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377108v1</w:t>
+                <w:t xml:space="preserve">hal-03227064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
+                <w:t xml:space="preserve">Auger recombination and multiple exciton generation in colloidal two-dimensional perovskite nanoplatelets: Implications for light-emitting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.558-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227064v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger recombination and multiple exciton generation in colloidal two-dimensional perovskite nanoplatelets: Implications for light-emitting devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical properties of fully inorganic core/gradient-shell CdSe/CdZnS nanocrystals at the ensemble and single-nanocrystal levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Cassette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.558-567. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (39), pp.22750-22759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02927D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175975v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Light Yield, Fast Scintillation, and Microcolumn Structures in Lead Halide Perovskite Nanocrystals</w:t>
               </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bachiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (49), pp.59450-59459. </w:t>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,559 +3681,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for CdSe/CdS spherical quantum wells as rapid-response nano-scintillators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (46), pp.19578-19586. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR04781G⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453975v1</w:t>
+                <w:t xml:space="preserve">hal-03215497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent nano-mechanical properties of CdSe nanoplatelets: calibrating nanobalances for ligands affinity monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Albaret</w:t>
+                <w:t xml:space="preserve">Perspectives for CdSe/CdS spherical quantum wells as rapid-response nano-scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (46), pp.19578-19586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR00270H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04781G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215497v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Charge carrier relaxation in colloidal FAPbI$_3$ nanostructures using global analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100326⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10101897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907031v1</w:t>
+                <w:t xml:space="preserve">hal-03011172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carrier relaxation in colloidal FAPbI$_3$ nanostructures using global analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quest to enhance up-conversion efficiency: a comparison of anhydrous vs. hydrous synthesis of NaGdF4: Yb3+ and Tm3+ nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagyesh Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.1897. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.100326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10101897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011172v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Library of Two-Dimensional Hybrid Lead Halide Perovskite Scintillator Crystals</w:t>
               </w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (19), pp.8530-8539. </w:t>
@@ -4353,103 +4353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-color solar absorption as a synergetic UV up-conversion enhancement mechanism in LiYF 4 :Yb 3+ ,Tm 3+ nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhagyesh Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (12), pp.3126-3131. </w:t>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gundacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Omelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4768,77 +4768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Energy Migration for Upconversion Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4915,51 +4915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,103 +5023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on the natural vibrations of nanoplatelets: a high pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (19), pp.6551-6557. </w:t>
@@ -5157,51 +5157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast exciton dynamics in 2D in-plane hetero-nanostructures: delocalization and charge transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,51 +5291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5438,51 +5438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Colloidal Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nasilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,64 +5555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mass load effect on the resonant acoustic frequencies of colloidal semiconductor nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature exciton coherence and dephasing in two-dimensional nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan D Pensack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,51 +5845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Growth of CdSe Nanocrystals, from Nanoplatelets to Nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,51 +6204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,51 +6390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (8), pp.4358-4361. </w:t>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélèna Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Carrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (7), pp.3016-3019. </w:t>
@@ -6778,51 +6778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6956,51 +6956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajana S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Dung Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,51 +7068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the steric hindrance of thiol ligands on the optical properties of 2D CdSe semi-conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7163,90 +7163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple exciton generation and Auger recombination in strongly confined colloidal 2D perovskite nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Villamil Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gustavsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30rd International conference on photochemistry (ICP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Visio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7806,77 +7806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
@@ -8075,90 +8075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethersulfones upcycling to luminescent materials by aminolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Niehaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8193,90 +8193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of water on the synthesis and gelling of gamma-In2S3 nanoribbons with giant aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8330,51 +8330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation de nanocristaux colloïdaux de semiconducteurs II-VI à structure coeur/coque. Contrôle de la cristallinité et des propriétés d'émission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8570,51 +8570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Coviello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reffatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202416035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baravaglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birowosuto Muhammad Danang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Cuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02401J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dreveton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10091043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00635a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Allemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5ee3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08473a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02927D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aozhen Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yu Chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Begum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03392" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c16171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05647B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turtos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omelkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0120-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Travert-Branger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200509z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702724b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFZT3RBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802987q" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9845B4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddalena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Witkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drozdowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2021.JTu1P.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00534683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Coviello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reffatto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202416035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY01250J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01250j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Monego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Grossman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krapez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316299121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Valleix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c04905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baravaglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sabot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birowosuto Muhammad Danang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Cuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02401J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13162376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dreveton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10091043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Purohit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kulzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasil'Ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ma00635a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Allemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5ee3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08473a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Villamil Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Greenberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivekananda Bal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcmurtry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06134H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200394" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02868" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02927D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aozhen Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yu Chin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Begum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03392" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c16171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479910v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05351e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05647B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00270H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04781G" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101897" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyesh Purohit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Joubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100326" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turtos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gundacker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omelkov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0120-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00731k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubertret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08689F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07383A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Pensack" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Scholes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm304080q" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Travert-Branger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200509z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702724b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFZT3RBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802987q" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9845B4ZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddalena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Witkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drozdowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2021.JTu1P.2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227247v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hreibi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Bhardwaj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780266v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00534683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>