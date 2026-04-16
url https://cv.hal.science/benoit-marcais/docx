--- v0 (2026-03-14)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Marçais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptostroma corticale, a plant pathogen associated with a human immune respiratory syndrome displaying mixed viral infections of mycoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo I Alcalá Briseño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 618, pp.110815. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2026.110815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High host density promotes ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Latent Presence of Cryptostroma cor cale in Sycamore Maple in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Leboldus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.70104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymenoscyphus fraxineus persistence in the ash litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 73 (7), pp.1937-1946. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate acts as an environmental filter to plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Caballol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Corcobado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae010. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low persistence of &amp;lt;i&amp;gt;Phytophthora ramorum&amp;lt;/i&amp;gt; (Werres, De Cock, and Man in ‘t Veld) in western France after implementation of eradication measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01222-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and diversity of the needle pathogen Dothistroma pini suggests human-mediated movement in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariska van der Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Wingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Sadiković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Mullett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1103331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions of emergence of the Sooty Bark Disease and aerobiology of Cryptostroma corticale in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloň Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.319 - 347. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.90549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of the ash dieback pathogen to reproduce and to induce damage on its host are controlled by different environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.e1010558. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des agents biotiques dans les crises sanitaires forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a component Allee effect for an invasive pathogen: Hymenoscyphus fraxineus, the ash dieback agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03057-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining permanent aerobiological networks and molecular analyses for large‐scale surveillance of forest fungal pathogens: A proof‐of‐concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling hybridization in Phytophthora using phylogenomics and genome size estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris van Poucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Focquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Fungus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43008-021-00068-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs invasifs dans les forêts françaises : passé, présent et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (2), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising low diversity of the plant pathogen Phytophthora in Amazonian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.5019-5032. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape epidemiology of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (5), pp.1789-1799. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and validation of Oomycetes metabarcoding primers for Phytophthora high throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101 (3), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-019-00276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre changement climatique et agents pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.645. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of exapted resistance to two exotic pathogens in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaf to continent: The multi-scale distribution of an invasive cryptic pathogen complex on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gülden Aday Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the invasion: dispersal of Hymenoscyphus fraxineus airborne inoculum at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (5), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do higher summer temperatures restrict the dissemination of Hymenoscyphus fraxineus in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.e12426. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of plant pathogens using real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.359-367. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Ash Mortality Induced by Hymenoscyphus fraxineus in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can oak powdery mildew severity be explained by indirect effects of climate on the composition of the Erysiphe pathogenic complex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (5), pp.570-579. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-16-0268-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Phytophthora infestations in European nurseries put forest, semi-natural and horticultural ecosystems at high risk of Phytophthora diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.134-163. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary ecology perspective to address forest pathology challenges of today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.45-67. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0487-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of inoculation methods for screening black alder resistance to Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site and stand factors on Hymenoscyphus fraxineus-induced basal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (9), pp.1452-1461. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Out of the Ashes: Additive Genetic Variation for Crown and Collar Resistance to Hymenoscyphus fraxineus in Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (12), pp.1535-1543. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-11-15-0284-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate Finding, Sexual Spore Production, and the Spread of Fungal Plant Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Doli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (4), pp.695-712. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0157-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global geographic distribution and host range of Dothistroma species: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tomesova-Haataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vahalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.408-442. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Origins of the Homoploid-Type Hybrid Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Szigethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (24), pp.7142-7153. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02221-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing forests as sources of pathogens? The emergence of Armillaria ostoyae in a recently planted pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.248 - 258. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized and contrasted response of ectomycorrhizal and soil fungal communities of Scots pine forests along elevation gradients in France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Santamaría-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia G. Rabasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3009-3024. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le pin laricio face à la maladie des bandes rouges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for homoploid speciation in Phytophthora alni supports taxonomic reclassification in this species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2015.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion adaptative des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and root-associated fungal assemblages do not follow similar elevational diversity patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), 10 p. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate impact on an emerging disease, the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (10), pp.3209 - 3221. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European oak powdery mildew: impact on trees, effects of environmental factors, and potential effects of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0252-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns and determinants of invasion by forest pathogens in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghelardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (1), pp.238-250. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04364.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort brutale du mélèze du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Genetic Differentiation Between North American and European Populations of Phytophthora alni subsp. uniformis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mursel Catal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (2), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-12-0116-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Emergence of Dothistroma Needle Blight of Pine in France Caused by the Cryptic Species Dothistroma pini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche partitioning of the genetic lineages of the oak powdery mildew complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lauron-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence of Hymenoscyphus pseudoalbidus on infected ash logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (5), pp.889-895. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02578.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora on Alnus (alders)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JKI Data Sheets plant diseases and diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (34), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between root rot basidiomycetes and Phytophthora species on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.296-303. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02378.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the emergence of pine Diplodia shoot blight in France be explained by changes in pathogen pressure linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (10), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on richness and diversity of epigeous fungal communities in a French temperate forest stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant pathogen populations adapted for encounter with their host? A case study of phenological synchrony between oak and an obligate fungal parasite along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vitasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical model to detect asymptomatic infectious individuals with an application in the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (11), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-10-0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, comparison, and validation of real-time and conventional PCR tools for the detection of the fungal pathogens causing brown spot and red band needle blights of pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-100-1-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variation in the phenology of ascospore production between European populations of oak powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslava Kavkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (8), Article n°814 - 8 p. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des maladies infectieuses est loin d'être fermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Erysiphe alphitoides on transpiration and photosynthesis in Quercus robur leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes : un lien avec le changement global ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for the Phytophthora -Induced Decline of Alder in Northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of a climate-change scenario on the geographical range and activity of forest- pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07060660709507447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Phytophthora ramorum on Ornamental Plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (10), pp.1359. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-91-10-1359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (7), pp.511-529. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern of the density of Armillaria epiphytic rhizomorphs on tree collar in an oak stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.2006.00431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of drought and pathogens in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.597-612. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs climatiques et maladies dans les écosystèmes naturels et agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de La Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 270, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for the Phytophthora-induced decline of alder in northeastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of an opportunistic pathogen in the decline of stressed oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Breda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (6), pp.1214-1223. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01173.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales maladies du chêne rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des interventions sylvicoles sur les champignons sylvestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of potential range expansion of oak disease caused by Phytophthora cinnamomi under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (9), pp.1539-1552. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Mapping of the Impact of Winter Temperature on the Development of Phytophthora cinnamomi -Induced Cankers on Red and Pedunculate Oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.8.826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and mapping of the impact of winter temperature on the development of Phytophthora cinnamomi-induced cankers on red and pedunculate oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of mature pedunculate oaks (Quercus robur) with the root rot fungus Collybia fusipes: relationships with tree vigour and soil factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (6), pp.545-553. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024742419540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the root rot fungus Collybia fusipes to soil waterlogging and oxygen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (9), pp.1103-1109. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095375620300830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil factors, Quercus robur health, Collybia fusipes root infection and Phytophthora presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.419-426. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil factors associated with infection by Collybia fusipes and decline of oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Villebonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2003.00333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosts and distribution of Collybia fusipes in France and factors related to the disease's severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2002.00268.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation accompagnatrice et agresseurs biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54, pp.577-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage des risques d'encre sur chênes et implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avraham Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between &amp;lt;i&amp;gt;Collybia fusipes&amp;lt;/i&amp;gt; root rot and growth of pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (5), pp.757-764. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-31-5-757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between presence of basidiomes, above-ground symptoms and root infection by Collybia fusipes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2000.00179.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (12), pp.1847-1857. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x00-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of somatic incompatibility in Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (3), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756299001069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the susceptibility of Quercus petraea, Q. robur and Q. rubra to Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 106 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008743515271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets possibles des changements globaux sur les micro-organismes symbiotiques et pathogènes et les insectes ravageurs des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouhot-Delduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (Spécial), pp.99-118. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the impact of Collybia fusipes on the root system of oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Collybia fusipes populations in two infected oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756297005017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the developpement of the stem canker of red oak, caused by Phytophthora cinnamoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of the Quercus rubra root system to Phytophthora cinnamomi; comparison with chestnut and other oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1996.tb00718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of Oak (Quercus robur and Q. rubra) with Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80 (12), pp.1391-1394. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-80-1391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques sur chêne rouge en fonction de la survie hivernale du champignon Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1-1996, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water stress on susceptibility of red oak (Quercus rubra) to Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (5), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1993.tb00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of a large gene cluster involved in Erwinia amylovora CFPB 1430 virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.777-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Becheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schimann Heidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de la chalarose dans les régénérations de frêne et en ripisylve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe francophone de Pathologie Forestière 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hendaye, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie émergente causée par un champignon invasif en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation with Ash in France: stand characteristics, health condition, ongoing work and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. MC/WG Meeting. COST ACTION FP1103 FRAXBACK: Situation with Ash in MY COUNTRY: stand characteri stics, health condition, ongoing work and research needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique est-il une des causes de l’émergence du dépérissement des aulnes dû à Phytophthora alni en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2012 - 9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is emergence of forest pathogens linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Emerging Fungal Diseases of Animals and Plants: evolutionary aspects in the context of global changes. Conférences Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced effects of forest pathogens promoted by drought: patterns, mechanisms and focus on a few case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drought 2003. Scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the distribution and impact of Collybia fusipes in oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de la population de Collybia fusipes dans deux peuplements de chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the development of the ink disease of oak, caused by Phytophthora cinnamomi rands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Collybia fusipes fruitbodies in three oak forests in north east of France. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental contraints and oaks : Ecological and physiological aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Collybia fusipes clones in an infected stand of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference IUFRO. Root and butt rot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Vienne, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modele decrivant la survie du Phytophthora cinnamomi dans le liber de Quercus rubra durant un gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypothesis on the ploidy of the hybrid species Phytopthora alni subsp. alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cordoue, Spain. , 180 p., 2012, 6th IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and butt rots of forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France. 89, INRA Editions, 459 p., 1998, Colloques de l'INRA, 2-7380-0821-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre National de la Propriété Forestière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2021, 978-2-916525-65-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Kosawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirisits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Microbiology Volume 2: Forest Tree Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological and evolutionary trajectory of oak powdery mildew in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Disease Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.429-457, 2019, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316479964.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects sanitaires de la filière aulne glutineux, frêne commun et saule dans le cadre de la renaturation des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaturation des berges de cours d’eau et phytoremédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses agronomiques de Gembloux, 155 p., 2013, 978-2-87016-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of climate change on geographical range and the impact of forest pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie invasive en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic-statistical model for the expansion of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de défoliations tardives sur l'état sanitaire des chênes sessiles et pédonculés. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le développement de l'encre du chêne rouge (Quercus rubra L.), maladie provoquée par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le developpement de l'encre du chene rouge (Quercus rubra L.), maladie provoquee par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02848288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId536"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Marçais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptostroma corticale, a plant pathogen associated with a human immune respiratory syndrome displaying mixed viral infections of mycoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo I. Alcalá Briseño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 618, pp.110815. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2026.110815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High host density promotes ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Latent Presence of Cryptostroma corticale in Sycamore Maple in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Leboldus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.70104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low persistence of &amp;lt;i&amp;gt;Phytophthora ramorum&amp;lt;/i&amp;gt; (Werres, De Cock, and Man in ‘t Veld) in western France after implementation of eradication measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01222-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymenoscyphus fraxineus persistence in the ash litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 73 (7), pp.1937-1946. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate acts as an environmental filter to plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Caballol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Corcobado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae010. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and diversity of the needle pathogen Dothistroma pini suggests human-mediated movement in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariska van der Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Wingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Sadiković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Mullett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1103331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of the ash dieback pathogen to reproduce and to induce damage on its host are controlled by different environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.e1010558. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions of emergence of the Sooty Bark Disease and aerobiology of Cryptostroma corticale in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloň Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.319 - 347. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.90549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a component Allee effect for an invasive pathogen: Hymenoscyphus fraxineus, the ash dieback agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03057-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des agents biotiques dans les crises sanitaires forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining permanent aerobiological networks and molecular analyses for large‐scale surveillance of forest fungal pathogens: A proof‐of‐concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling hybridization in Phytophthora using phylogenomics and genome size estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris van Poucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Focquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Fungus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43008-021-00068-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape epidemiology of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (5), pp.1789-1799. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs invasifs dans les forêts françaises : passé, présent et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (2), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising low diversity of the plant pathogen Phytophthora in Amazonian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.5019-5032. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and validation of Oomycetes metabarcoding primers for Phytophthora high throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101 (3), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-019-00276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre changement climatique et agents pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.645. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of exapted resistance to two exotic pathogens in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do higher summer temperatures restrict the dissemination of Hymenoscyphus fraxineus in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.e12426. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the invasion: dispersal of Hymenoscyphus fraxineus airborne inoculum at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (5), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaf to continent: The multi-scale distribution of an invasive cryptic pathogen complex on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gülden Aday Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Ash Mortality Induced by Hymenoscyphus fraxineus in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of plant pathogens using real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.359-367. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can oak powdery mildew severity be explained by indirect effects of climate on the composition of the Erysiphe pathogenic complex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (5), pp.570-579. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-16-0268-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Phytophthora infestations in European nurseries put forest, semi-natural and horticultural ecosystems at high risk of Phytophthora diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.134-163. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of inoculation methods for screening black alder resistance to Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary ecology perspective to address forest pathology challenges of today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.45-67. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0487-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global geographic distribution and host range of Dothistroma species: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tomesova-Haataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vahalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.408-442. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site and stand factors on Hymenoscyphus fraxineus-induced basal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (9), pp.1452-1461. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Out of the Ashes: Additive Genetic Variation for Crown and Collar Resistance to Hymenoscyphus fraxineus in Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (12), pp.1535-1543. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-11-15-0284-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate Finding, Sexual Spore Production, and the Spread of Fungal Plant Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Doli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (4), pp.695-712. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0157-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Origins of the Homoploid-Type Hybrid Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Szigethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (24), pp.7142-7153. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02221-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized and contrasted response of ectomycorrhizal and soil fungal communities of Scots pine forests along elevation gradients in France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Santamaría-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia G. Rabasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3009-3024. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing forests as sources of pathogens? The emergence of Armillaria ostoyae in a recently planted pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.248 - 258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for homoploid speciation in Phytophthora alni supports taxonomic reclassification in this species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2015.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le pin laricio face à la maladie des bandes rouges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion adaptative des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European oak powdery mildew: impact on trees, effects of environmental factors, and potential effects of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0252-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and root-associated fungal assemblages do not follow similar elevational diversity patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), 10 p. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate impact on an emerging disease, the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (10), pp.3209 - 3221. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort brutale du mélèze du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns and determinants of invasion by forest pathogens in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghelardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (1), pp.238-250. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04364.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Genetic Differentiation Between North American and European Populations of Phytophthora alni subsp. uniformis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mursel Catal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (2), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-12-0116-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Emergence of Dothistroma Needle Blight of Pine in France Caused by the Cryptic Species Dothistroma pini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche partitioning of the genetic lineages of the oak powdery mildew complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lauron-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence of Hymenoscyphus pseudoalbidus on infected ash logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (5), pp.889-895. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02578.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora on Alnus (alders)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JKI Data Sheets plant diseases and diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (34), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between root rot basidiomycetes and Phytophthora species on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.296-303. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02378.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the emergence of pine Diplodia shoot blight in France be explained by changes in pathogen pressure linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (10), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on richness and diversity of epigeous fungal communities in a French temperate forest stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, comparison, and validation of real-time and conventional PCR tools for the detection of the fungal pathogens causing brown spot and red band needle blights of pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-100-1-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant pathogen populations adapted for encounter with their host? A case study of phenological synchrony between oak and an obligate fungal parasite along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vitasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical model to detect asymptomatic infectious individuals with an application in the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (11), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-10-0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes : un lien avec le changement global ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variation in the phenology of ascospore production between European populations of oak powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslava Kavkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (8), Article n°814 - 8 p. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des maladies infectieuses est loin d'être fermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Erysiphe alphitoides on transpiration and photosynthesis in Quercus robur leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for the Phytophthora -Induced Decline of Alder in Northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of a climate-change scenario on the geographical range and activity of forest- pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07060660709507447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Phytophthora ramorum on Ornamental Plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (10), pp.1359. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-91-10-1359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (7), pp.511-529. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern of the density of Armillaria epiphytic rhizomorphs on tree collar in an oak stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.2006.00431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of drought and pathogens in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.597-612. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of an opportunistic pathogen in the decline of stressed oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Breda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (6), pp.1214-1223. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01173.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs climatiques et maladies dans les écosystèmes naturels et agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de La Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 270, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for the Phytophthora-induced decline of alder in northeastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales maladies du chêne rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des interventions sylvicoles sur les champignons sylvestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and mapping of the impact of winter temperature on the development of Phytophthora cinnamomi-induced cankers on red and pedunculate oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of potential range expansion of oak disease caused by Phytophthora cinnamomi under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (9), pp.1539-1552. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Mapping of the Impact of Winter Temperature on the Development of Phytophthora cinnamomi -Induced Cankers on Red and Pedunculate Oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.8.826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil factors, Quercus robur health, Collybia fusipes root infection and Phytophthora presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.419-426. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil factors associated with infection by Collybia fusipes and decline of oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Villebonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2003.00333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of mature pedunculate oaks (Quercus robur) with the root rot fungus Collybia fusipes: relationships with tree vigour and soil factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (6), pp.545-553. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024742419540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the root rot fungus Collybia fusipes to soil waterlogging and oxygen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (9), pp.1103-1109. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095375620300830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage des risques d'encre sur chênes et implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosts and distribution of Collybia fusipes in France and factors related to the disease's severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2002.00268.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation accompagnatrice et agresseurs biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54, pp.577-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avraham Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between &amp;lt;i&amp;gt;Collybia fusipes&amp;lt;/i&amp;gt; root rot and growth of pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (5), pp.757-764. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-31-5-757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (12), pp.1847-1857. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x00-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between presence of basidiomes, above-ground symptoms and root infection by Collybia fusipes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2000.00179.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of somatic incompatibility in Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (3), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756299001069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the susceptibility of Quercus petraea, Q. robur and Q. rubra to Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 106 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008743515271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets possibles des changements globaux sur les micro-organismes symbiotiques et pathogènes et les insectes ravageurs des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouhot-Delduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (Spécial), pp.99-118. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the impact of Collybia fusipes on the root system of oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Collybia fusipes populations in two infected oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756297005017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the developpement of the stem canker of red oak, caused by Phytophthora cinnamoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of the Quercus rubra root system to Phytophthora cinnamomi; comparison with chestnut and other oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1996.tb00718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of Oak (Quercus robur and Q. rubra) with Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80 (12), pp.1391-1394. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-80-1391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques sur chêne rouge en fonction de la survie hivernale du champignon Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1-1996, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water stress on susceptibility of red oak (Quercus rubra) to Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (5), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1993.tb00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of a large gene cluster involved in Erwinia amylovora CFPB 1430 virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.777-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the link between host resistance to drought and its susceptibility to Diplodia sapinea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting Tree health - from cities to forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO (working parties 7.02.02, 7.02.05, 7.03.05 and 7.03.17), May 2025, Birmensdorf, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE and SFE, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Becheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cryptostroma corticale in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloň Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting Foliar, Shoot, Stem and Rust Diseases of Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO Working parties 7.02.02 and 7.02.05, Jun 2022, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-mechanistic modelling of tree mortality induced by an invasive pathogen at the landscape level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting All division 7 (Forest Healthm, Pathology and Entomology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Sep 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schimann Heidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de la chalarose dans les régénérations de frêne et en ripisylve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe francophone de Pathologie Forestière 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hendaye, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie émergente causée par un champignon invasif en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation with Ash in France: stand characteristics, health condition, ongoing work and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. MC/WG Meeting. COST ACTION FP1103 FRAXBACK: Situation with Ash in MY COUNTRY: stand characteri stics, health condition, ongoing work and research needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique est-il une des causes de l’émergence du dépérissement des aulnes dû à Phytophthora alni en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2012 - 9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is emergence of forest pathogens linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Emerging Fungal Diseases of Animals and Plants: evolutionary aspects in the context of global changes. Conférences Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced effects of forest pathogens promoted by drought: patterns, mechanisms and focus on a few case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drought 2003. Scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the distribution and impact of Collybia fusipes in oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de la population de Collybia fusipes dans deux peuplements de chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the development of the ink disease of oak, caused by Phytophthora cinnamomi rands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Collybia fusipes fruitbodies in three oak forests in north east of France. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental contraints and oaks : Ecological and physiological aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Collybia fusipes clones in an infected stand of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference IUFRO. Root and butt rot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Vienne, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modele decrivant la survie du Phytophthora cinnamomi dans le liber de Quercus rubra durant un gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypothesis on the ploidy of the hybrid species Phytopthora alni subsp. alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cordoue, Spain. , 180 p., 2012, 6th IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and butt rots of forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France. 89, INRA Editions, 459 p., 1998, Colloques de l'INRA, 2-7380-0821-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre National de la Propriété Forestière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2021, 978-2-916525-65-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Kosawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirisits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Microbiology Volume 2: Forest Tree Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological and evolutionary trajectory of oak powdery mildew in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Disease Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.429-457, 2019, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316479964.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects sanitaires de la filière aulne glutineux, frêne commun et saule dans le cadre de la renaturation des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaturation des berges de cours d’eau et phytoremédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses agronomiques de Gembloux, 155 p., 2013, 978-2-87016-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of climate change on geographical range and the impact of forest pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie invasive en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic-statistical model for the expansion of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de défoliations tardives sur l'état sanitaire des chênes sessiles et pédonculés. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le developpement de l'encre du chene rouge (Quercus rubra L.), maladie provoquee par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02848288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le développement de l'encre du chêne rouge (Quercus rubra L.), maladie provoquée par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laubray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Redondo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beltran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01222-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariska van der Nest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Wingfield" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sadikovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Mullett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1103331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010558" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7587" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03057-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chandelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Poucke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goedefroit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Focquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Leus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43008-021-00068-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scordia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13383" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mougou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16319" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse G&#252;lden Aday Kaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ca&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scordia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12426" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguayo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12591" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-16-0268-R" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlikowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henricot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad-Campos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Aday" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Druart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12418" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12542" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drenkhan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomesova-Haataja" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Bradshaw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vahalik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBGWX7QF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.028" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Santamar&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G. Rabasa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12894" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6WXWD2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0252-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghelardini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Pace" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capretti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04364.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125724v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauron-Moreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grandjean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02578.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267877v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bergot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine P&#233;rarnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36182" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02378.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113642v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2010.07.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vitasse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delzon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Capdevielle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01881.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883569v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslava Kavkova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009077" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654143v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hajji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9458-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654900v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Loustau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reynaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060660709507447" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068539v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2006.00431.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vannini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006040" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657371v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rocque" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01173.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677525v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maurice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080793v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cloppet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00824.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.8.826" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679628v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065472v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024742419540" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064854v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Dreyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delatour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095375620300830X" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883714v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003034" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089796v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Villebonne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2003.00333.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7XCQQ4V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064815v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2002.00268.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EBB5650C2B7F35D5DE0B94F7AE3C106C1C7129F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675662v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perarnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676527v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Levy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051869v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-5-757" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059945v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2000.00179.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Wargo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x00-107" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061543v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756299001069" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008743515271" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059115v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouhot-Delduc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5409" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687997v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Wargo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059046v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5443" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695717v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058967v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756297005017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695204v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupuis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960219" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Desprez-Loustau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1996.tb00718.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-80-1391" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074181v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1993.tb00966.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799698v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259111v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810660v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Becker" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803074v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760252v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vannini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839830v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767680v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776609v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crocco" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777549v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebarbu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775281v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772305v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841479v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765679v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Kosawang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kjaer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269465v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822035v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belrose" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269467v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833418v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lhoste" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geremia" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754407v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10217" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848288v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beltran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laubray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01222-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariska van der Nest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Wingfield" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sadikovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Mullett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1103331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010558" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03057-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chandelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Poucke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goedefroit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Focquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Leus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43008-021-00068-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scordia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13383" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mougou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16319" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12426" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ca&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scordia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse G&#252;lden Aday Kaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguayo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12591" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-16-0268-R" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlikowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henricot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad-Campos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Aday" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Druart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12418" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drenkhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomesova-Haataja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Bradshaw" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vahalik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12290" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBGWX7QF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12542" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Santamar&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G. Rabasa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12894" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6WXWD2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557467v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0252-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghelardini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Pace" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capretti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04364.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125724v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauron-Moreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grandjean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02578.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267877v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bergot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine P&#233;rarnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36182" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02378.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2010.07.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vitasse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delzon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Capdevielle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01881.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654900v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Loustau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883569v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslava Kavkova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009077" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hajji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9458-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reynaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060660709507447" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068539v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2006.00431.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vannini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006040" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01173.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rocque" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677525v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maurice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679628v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080793v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cloppet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00824.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.8.826" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883714v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delatour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003034" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089796v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Villebonne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2003.00333.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7XCQQ4V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065472v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024742419540" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Dreyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095375620300830X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perarnaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064815v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2002.00268.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EBB5650C2B7F35D5DE0B94F7AE3C106C1C7129F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676527v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Levy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051869v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-5-757" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063346v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Wargo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x00-107" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2000.00179.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061543v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756299001069" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008743515271" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059115v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouhot-Delduc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5409" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687997v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Wargo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695717v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059046v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5443" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058967v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756297005017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695204v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupuis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960219" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Desprez-Loustau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1996.tb00718.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-80-1391" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074181v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1993.tb00966.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566877v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Poch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566953v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567000v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799698v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810660v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Becker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803074v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760252v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vannini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839830v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767680v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crocco" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777549v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847212v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebarbu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775281v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772305v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841479v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765679v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Kosawang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kjaer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269465v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822035v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belrose" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269467v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833418v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lhoste" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geremia" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848288v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754407v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10217" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>