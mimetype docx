--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Marçais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptostroma corticale, a plant pathogen associated with a human immune respiratory syndrome displaying mixed viral infections of mycoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo I. Alcalá Briseño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 618, pp.110815. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2026.110815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High host density promotes ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Latent Presence of Cryptostroma corticale in Sycamore Maple in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Leboldus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.70104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low persistence of &amp;lt;i&amp;gt;Phytophthora ramorum&amp;lt;/i&amp;gt; (Werres, De Cock, and Man in ‘t Veld) in western France after implementation of eradication measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01222-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymenoscyphus fraxineus persistence in the ash litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 73 (7), pp.1937-1946. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate acts as an environmental filter to plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Caballol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Corcobado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae010. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and diversity of the needle pathogen Dothistroma pini suggests human-mediated movement in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariska van der Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Wingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Sadiković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Mullett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1103331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of the ash dieback pathogen to reproduce and to induce damage on its host are controlled by different environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.e1010558. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions of emergence of the Sooty Bark Disease and aerobiology of Cryptostroma corticale in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloň Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.319 - 347. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.90549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a component Allee effect for an invasive pathogen: Hymenoscyphus fraxineus, the ash dieback agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03057-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des agents biotiques dans les crises sanitaires forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining permanent aerobiological networks and molecular analyses for large‐scale surveillance of forest fungal pathogens: A proof‐of‐concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling hybridization in Phytophthora using phylogenomics and genome size estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris van Poucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Focquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Fungus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43008-021-00068-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape epidemiology of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (5), pp.1789-1799. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs invasifs dans les forêts françaises : passé, présent et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (2), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising low diversity of the plant pathogen Phytophthora in Amazonian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.5019-5032. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and validation of Oomycetes metabarcoding primers for Phytophthora high throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101 (3), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-019-00276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre changement climatique et agents pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.645. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of exapted resistance to two exotic pathogens in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do higher summer temperatures restrict the dissemination of Hymenoscyphus fraxineus in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.e12426. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the invasion: dispersal of Hymenoscyphus fraxineus airborne inoculum at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (5), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaf to continent: The multi-scale distribution of an invasive cryptic pathogen complex on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gülden Aday Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Ash Mortality Induced by Hymenoscyphus fraxineus in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of plant pathogens using real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.359-367. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can oak powdery mildew severity be explained by indirect effects of climate on the composition of the Erysiphe pathogenic complex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (5), pp.570-579. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-16-0268-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Phytophthora infestations in European nurseries put forest, semi-natural and horticultural ecosystems at high risk of Phytophthora diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.134-163. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of inoculation methods for screening black alder resistance to Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary ecology perspective to address forest pathology challenges of today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.45-67. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0487-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global geographic distribution and host range of Dothistroma species: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tomesova-Haataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vahalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.408-442. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site and stand factors on Hymenoscyphus fraxineus-induced basal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (9), pp.1452-1461. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Out of the Ashes: Additive Genetic Variation for Crown and Collar Resistance to Hymenoscyphus fraxineus in Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (12), pp.1535-1543. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-11-15-0284-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate Finding, Sexual Spore Production, and the Spread of Fungal Plant Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Doli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (4), pp.695-712. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0157-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Origins of the Homoploid-Type Hybrid Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Szigethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (24), pp.7142-7153. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02221-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized and contrasted response of ectomycorrhizal and soil fungal communities of Scots pine forests along elevation gradients in France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Santamaría-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia G. Rabasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3009-3024. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing forests as sources of pathogens? The emergence of Armillaria ostoyae in a recently planted pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.248 - 258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for homoploid speciation in Phytophthora alni supports taxonomic reclassification in this species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2015.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le pin laricio face à la maladie des bandes rouges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion adaptative des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European oak powdery mildew: impact on trees, effects of environmental factors, and potential effects of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0252-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and root-associated fungal assemblages do not follow similar elevational diversity patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), 10 p. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate impact on an emerging disease, the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (10), pp.3209 - 3221. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort brutale du mélèze du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns and determinants of invasion by forest pathogens in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghelardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (1), pp.238-250. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04364.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Genetic Differentiation Between North American and European Populations of Phytophthora alni subsp. uniformis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mursel Catal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (2), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-12-0116-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Emergence of Dothistroma Needle Blight of Pine in France Caused by the Cryptic Species Dothistroma pini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche partitioning of the genetic lineages of the oak powdery mildew complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lauron-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence of Hymenoscyphus pseudoalbidus on infected ash logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (5), pp.889-895. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02578.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora on Alnus (alders)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JKI Data Sheets plant diseases and diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (34), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between root rot basidiomycetes and Phytophthora species on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.296-303. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02378.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the emergence of pine Diplodia shoot blight in France be explained by changes in pathogen pressure linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (10), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on richness and diversity of epigeous fungal communities in a French temperate forest stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, comparison, and validation of real-time and conventional PCR tools for the detection of the fungal pathogens causing brown spot and red band needle blights of pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-100-1-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant pathogen populations adapted for encounter with their host? A case study of phenological synchrony between oak and an obligate fungal parasite along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vitasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical model to detect asymptomatic infectious individuals with an application in the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (11), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-10-0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes : un lien avec le changement global ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variation in the phenology of ascospore production between European populations of oak powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslava Kavkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (8), Article n°814 - 8 p. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des maladies infectieuses est loin d'être fermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Erysiphe alphitoides on transpiration and photosynthesis in Quercus robur leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for the Phytophthora -Induced Decline of Alder in Northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of a climate-change scenario on the geographical range and activity of forest- pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07060660709507447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Phytophthora ramorum on Ornamental Plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (10), pp.1359. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-91-10-1359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (7), pp.511-529. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern of the density of Armillaria epiphytic rhizomorphs on tree collar in an oak stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.2006.00431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of drought and pathogens in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.597-612. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of an opportunistic pathogen in the decline of stressed oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Breda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (6), pp.1214-1223. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01173.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs climatiques et maladies dans les écosystèmes naturels et agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de La Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 270, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for the Phytophthora-induced decline of alder in northeastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales maladies du chêne rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des interventions sylvicoles sur les champignons sylvestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and mapping of the impact of winter temperature on the development of Phytophthora cinnamomi-induced cankers on red and pedunculate oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of potential range expansion of oak disease caused by Phytophthora cinnamomi under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (9), pp.1539-1552. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Mapping of the Impact of Winter Temperature on the Development of Phytophthora cinnamomi -Induced Cankers on Red and Pedunculate Oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.8.826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil factors, Quercus robur health, Collybia fusipes root infection and Phytophthora presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.419-426. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil factors associated with infection by Collybia fusipes and decline of oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Villebonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2003.00333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of mature pedunculate oaks (Quercus robur) with the root rot fungus Collybia fusipes: relationships with tree vigour and soil factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (6), pp.545-553. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024742419540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the root rot fungus Collybia fusipes to soil waterlogging and oxygen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (9), pp.1103-1109. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095375620300830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage des risques d'encre sur chênes et implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosts and distribution of Collybia fusipes in France and factors related to the disease's severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2002.00268.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation accompagnatrice et agresseurs biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54, pp.577-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avraham Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between &amp;lt;i&amp;gt;Collybia fusipes&amp;lt;/i&amp;gt; root rot and growth of pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (5), pp.757-764. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-31-5-757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (12), pp.1847-1857. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x00-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between presence of basidiomes, above-ground symptoms and root infection by Collybia fusipes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2000.00179.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of somatic incompatibility in Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (3), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756299001069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the susceptibility of Quercus petraea, Q. robur and Q. rubra to Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 106 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008743515271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets possibles des changements globaux sur les micro-organismes symbiotiques et pathogènes et les insectes ravageurs des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouhot-Delduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (Spécial), pp.99-118. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the impact of Collybia fusipes on the root system of oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Collybia fusipes populations in two infected oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756297005017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the developpement of the stem canker of red oak, caused by Phytophthora cinnamoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of the Quercus rubra root system to Phytophthora cinnamomi; comparison with chestnut and other oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1996.tb00718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of Oak (Quercus robur and Q. rubra) with Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80 (12), pp.1391-1394. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-80-1391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques sur chêne rouge en fonction de la survie hivernale du champignon Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1-1996, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water stress on susceptibility of red oak (Quercus rubra) to Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (5), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1993.tb00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of a large gene cluster involved in Erwinia amylovora CFPB 1430 virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.777-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the link between host resistance to drought and its susceptibility to Diplodia sapinea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting Tree health - from cities to forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO (working parties 7.02.02, 7.02.05, 7.03.05 and 7.03.17), May 2025, Birmensdorf, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE and SFE, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Becheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cryptostroma corticale in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloň Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting Foliar, Shoot, Stem and Rust Diseases of Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO Working parties 7.02.02 and 7.02.05, Jun 2022, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-mechanistic modelling of tree mortality induced by an invasive pathogen at the landscape level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting All division 7 (Forest Healthm, Pathology and Entomology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Sep 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schimann Heidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de la chalarose dans les régénérations de frêne et en ripisylve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe francophone de Pathologie Forestière 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hendaye, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie émergente causée par un champignon invasif en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation with Ash in France: stand characteristics, health condition, ongoing work and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. MC/WG Meeting. COST ACTION FP1103 FRAXBACK: Situation with Ash in MY COUNTRY: stand characteri stics, health condition, ongoing work and research needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique est-il une des causes de l’émergence du dépérissement des aulnes dû à Phytophthora alni en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2012 - 9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is emergence of forest pathogens linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Emerging Fungal Diseases of Animals and Plants: evolutionary aspects in the context of global changes. Conférences Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced effects of forest pathogens promoted by drought: patterns, mechanisms and focus on a few case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drought 2003. Scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the distribution and impact of Collybia fusipes in oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de la population de Collybia fusipes dans deux peuplements de chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the development of the ink disease of oak, caused by Phytophthora cinnamomi rands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Collybia fusipes fruitbodies in three oak forests in north east of France. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental contraints and oaks : Ecological and physiological aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Collybia fusipes clones in an infected stand of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference IUFRO. Root and butt rot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Vienne, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modele decrivant la survie du Phytophthora cinnamomi dans le liber de Quercus rubra durant un gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypothesis on the ploidy of the hybrid species Phytopthora alni subsp. alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cordoue, Spain. , 180 p., 2012, 6th IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and butt rots of forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France. 89, INRA Editions, 459 p., 1998, Colloques de l'INRA, 2-7380-0821-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre National de la Propriété Forestière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2021, 978-2-916525-65-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Kosawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirisits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Microbiology Volume 2: Forest Tree Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological and evolutionary trajectory of oak powdery mildew in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Disease Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.429-457, 2019, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316479964.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects sanitaires de la filière aulne glutineux, frêne commun et saule dans le cadre de la renaturation des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaturation des berges de cours d’eau et phytoremédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses agronomiques de Gembloux, 155 p., 2013, 978-2-87016-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of climate change on geographical range and the impact of forest pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie invasive en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic-statistical model for the expansion of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de défoliations tardives sur l'état sanitaire des chênes sessiles et pédonculés. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le developpement de l'encre du chene rouge (Quercus rubra L.), maladie provoquee par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02848288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le développement de l'encre du chêne rouge (Quercus rubra L.), maladie provoquée par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Marçais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term decrease in extreme cold events is a key factor in the increased mortality of Norway spruce and silver fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Caloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 384, pp.111151. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptostroma corticale, a plant pathogen associated with a human immune respiratory syndrome displaying mixed viral infections of mycoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo I. Alcalá Briseño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 618, pp.110815. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2026.110815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High host density promotes ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (5), pp.1366-1375. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.14099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Latent Presence of Cryptostroma corticale in Sycamore Maple in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared Leboldus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 75 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.70104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low persistence of &amp;lt;i&amp;gt;Phytophthora ramorum&amp;lt;/i&amp;gt; (Werres, De Cock, and Man in ‘t Veld) in western France after implementation of eradication measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01222-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymenoscyphus fraxineus persistence in the ash litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 73 (7), pp.1937-1946. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate acts as an environmental filter to plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Caballol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Corcobado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae010. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of the ash dieback pathogen to reproduce and to induce damage on its host are controlled by different environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.e1010558. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions of emergence of the Sooty Bark Disease and aerobiology of Cryptostroma corticale in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloň Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.319 - 347. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.90549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and diversity of the needle pathogen Dothistroma pini suggests human-mediated movement in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariska van der Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Wingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Sadiković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Mullett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1103331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des agents biotiques dans les crises sanitaires forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a component Allee effect for an invasive pathogen: Hymenoscyphus fraxineus, the ash dieback agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (8), pp.2567-2582. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03057-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining permanent aerobiological networks and molecular analyses for large‐scale surveillance of forest fungal pathogens: A proof‐of‐concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling hybridization in Phytophthora using phylogenomics and genome size estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris van Poucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goedefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Focquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Fungus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43008-021-00068-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape epidemiology of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (5), pp.1789-1799. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioagresseurs invasifs dans les forêts françaises : passé, présent et avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (2), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising low diversity of the plant pathogen Phytophthora in Amazonian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.5019-5032. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre changement climatique et agents pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.645. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and validation of Oomycetes metabarcoding primers for Phytophthora high throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101 (3), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42161-019-00276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of exapted resistance to two exotic pathogens in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaf to continent: The multi-scale distribution of an invasive cryptic pathogen complex on oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gülden Aday Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the invasion: dispersal of Hymenoscyphus fraxineus airborne inoculum at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (5), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do higher summer temperatures restrict the dissemination of Hymenoscyphus fraxineus in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.e12426. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of plant pathogens using real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.359-367. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Ash Mortality Induced by Hymenoscyphus fraxineus in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can oak powdery mildew severity be explained by indirect effects of climate on the composition of the Erysiphe pathogenic complex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (5), pp.570-579. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-16-0268-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary ecology perspective to address forest pathology challenges of today and tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.45-67. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0487-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Phytophthora infestations in European nurseries put forest, semi-natural and horticultural ecosystems at high risk of Phytophthora diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Aday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.134-163. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of inoculation methods for screening black alder resistance to Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site and stand factors on Hymenoscyphus fraxineus-induced basal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (9), pp.1452-1461. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Out of the Ashes: Additive Genetic Variation for Crown and Collar Resistance to Hymenoscyphus fraxineus in Fraxinus excelsior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (12), pp.1535-1543. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-11-15-0284-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate Finding, Sexual Spore Production, and the Spread of Fungal Plant Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Doli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (4), pp.695-712. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0157-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global geographic distribution and host range of Dothistroma species: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tomesova-Haataja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vahalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.408-442. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/efp.12290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity and Origins of the Homoploid-Type Hybrid Phytophthora ×alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Szigethy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Bakonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (24), pp.7142-7153. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02221-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le pin laricio face à la maladie des bandes rouges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing forests as sources of pathogens? The emergence of Armillaria ostoyae in a recently planted pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.248 - 258. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized and contrasted response of ectomycorrhizal and soil fungal communities of Scots pine forests along elevation gradients in France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Santamaría-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia G. Rabasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3009-3024. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for homoploid speciation in Phytophthora alni supports taxonomic reclassification in this species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2015.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion adaptative des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European oak powdery mildew: impact on trees, effects of environmental factors, and potential effects of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0252-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and root-associated fungal assemblages do not follow similar elevational diversity patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), 10 p. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate impact on an emerging disease, the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (10), pp.3209 - 3221. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns and determinants of invasion by forest pathogens in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghelardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (1), pp.238-250. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04364.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort brutale du mélèze du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 565, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Genetic Differentiation Between North American and European Populations of Phytophthora alni subsp. uniformis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mursel Catal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (2), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-12-0116-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Emergence of Dothistroma Needle Blight of Pine in France Caused by the Cryptic Species Dothistroma pini?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-11-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche partitioning of the genetic lineages of the oak powdery mildew complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lauron-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dutech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence of Hymenoscyphus pseudoalbidus on infected ash logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (5), pp.889-895. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02578.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora on Alnus (alders)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JKI Data Sheets plant diseases and diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalara fraxinea is an invasive pathogen in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9755-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (34), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/36182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between root rot basidiomycetes and Phytophthora species on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.296-303. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02378.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the emergence of pine Diplodia shoot blight in France be explained by changes in pathogen pressure linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (10), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02428.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species on richness and diversity of epigeous fungal communities in a French temperate forest stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, comparison, and validation of real-time and conventional PCR tools for the detection of the fungal pathogens causing brown spot and red band needle blights of pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-100-1-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are plant pathogen populations adapted for encounter with their host? A case study of phenological synchrony between oak and an obligate fungal parasite along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vitasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical model to detect asymptomatic infectious individuals with an application in the Phytophthora alni-induced alder decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (11), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-10-0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies émergentes : un lien avec le changement global ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variation in the phenology of ascospore production between European populations of oak powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslava Kavkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (8), Article n°814 - 8 p. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre des maladies infectieuses est loin d'être fermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Erysiphe alphitoides on transpiration and photosynthesis in Quercus robur leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (1), pp.63-72. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Factors for the Phytophthora -Induced Decline of Alder in Northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of a climate-change scenario on the geographical range and activity of forest- pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07060660709507447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Phytophthora ramorum on Ornamental Plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (10), pp.1359. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-91-10-1359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of the natural hybrid species Phytophthora alni as inferred from nuclear and mitochondrial DNA analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (7), pp.511-529. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern of the density of Armillaria epiphytic rhizomorphs on tree collar in an oak stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.2006.00431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, vecteur d’agents pathogènes : cas du Phytophthora de l’Aulne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of drought and pathogens in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.597-612. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs climatiques et maladies dans les écosystèmes naturels et agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de La Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 270, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for the Phytophthora-induced decline of alder in northeastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of an opportunistic pathogen in the decline of stressed oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Breda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (6), pp.1214-1223. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2006.01173.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales maladies du chêne rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des interventions sylvicoles sur les champignons sylvestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and mapping of the impact of winter temperature on the development of Phytophthora cinnamomi-induced cankers on red and pedunculate oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of potential range expansion of oak disease caused by Phytophthora cinnamomi under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (9), pp.1539-1552. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00824.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Mapping of the Impact of Winter Temperature on the Development of Phytophthora cinnamomi -Induced Cankers on Red and Pedunculate Oak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Pérarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (8), pp.826-831. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.8.826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil factors, Quercus robur health, Collybia fusipes root infection and Phytophthora presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (5), pp.419-426. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil factors associated with infection by Collybia fusipes and decline of oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Villebonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2003.00333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of mature pedunculate oaks (Quercus robur) with the root rot fungus Collybia fusipes: relationships with tree vigour and soil factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 109 (6), pp.545-553. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024742419540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the root rot fungus Collybia fusipes to soil waterlogging and oxygen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (9), pp.1103-1109. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095375620300830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage des risques d'encre sur chênes et implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosts and distribution of Collybia fusipes in France and factors related to the disease's severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2002.00268.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation accompagnatrice et agresseurs biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54, pp.577-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'impact du gel sur la maladie de l'encre du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avraham Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between &amp;lt;i&amp;gt;Collybia fusipes&amp;lt;/i&amp;gt; root rot and growth of pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (5), pp.757-764. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-31-5-757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between presence of basidiomes, above-ground symptoms and root infection by Collybia fusipes in oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0329.2000.00179.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (12), pp.1847-1857. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x00-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of somatic incompatibility in Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104 (3), pp.304-310. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756299001069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the susceptibility of Quercus petraea, Q. robur and Q. rubra to Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 106 (3), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008743515271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets possibles des changements globaux sur les micro-organismes symbiotiques et pathogènes et les insectes ravageurs des forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bouhot-Delduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (Spécial), pp.99-118. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liming on the abundance and vigor of Armillaria rhizomorphs in Allegheny hardwoods stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Wargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the impact of Collybia fusipes on the root system of oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.227-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Collybia fusipes populations in two infected oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0953756297005017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the developpement of the stem canker of red oak, caused by Phytophthora cinnamoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of the Quercus rubra root system to Phytophthora cinnamomi; comparison with chestnut and other oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1996.tb00718.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoculation of Oak (Quercus robur and Q. rubra) with Collybia fusipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 80 (12), pp.1391-1394. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-80-1391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques sur chêne rouge en fonction de la survie hivernale du champignon Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1-1996, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water stress on susceptibility of red oak (Quercus rubra) to Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Desprez-Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (5), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0329.1993.tb00966.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of a large gene cluster involved in Erwinia amylovora CFPB 1430 virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4, pp.777-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the link between host resistance to drought and its susceptibility to Diplodia sapinea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting Tree health - from cities to forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO (working parties 7.02.02, 7.02.05, 7.03.05 and 7.03.17), May 2025, Birmensdorf, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE and SFE, Jan 2024, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Becheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of spatio-temporal aerobiological data of spore abundance to understand the large-scale epidemiology of the ash dieback disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Cryptostroma corticale in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloň Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting Foliar, Shoot, Stem and Rust Diseases of Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO Working parties 7.02.02 and 7.02.05, Jun 2022, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-mechanistic modelling of tree mortality induced by an invasive pathogen at the landscape level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting All division 7 (Forest Healthm, Pathology and Entomology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Sep 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schimann Heidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does global change shape the distribution of forest insects and pathogens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. 724 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de la chalarose dans les régénérations de frêne et en ripisylve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe francophone de Pathologie Forestière 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hendaye, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie émergente causée par un champignon invasif en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation with Ash in France: stand characteristics, health condition, ongoing work and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. MC/WG Meeting. COST ACTION FP1103 FRAXBACK: Situation with Ash in MY COUNTRY: stand characteri stics, health condition, ongoing work and research needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique est-il une des causes de l’émergence du dépérissement des aulnes dû à Phytophthora alni en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2012 - 9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success in forest pathogenic fungi from species traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Jacques Monod on ‘New and Emerging Fungal Diseases of Animals and Plants”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is emergence of forest pathogens linked to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Emerging Fungal Diseases of Animals and Plants: evolutionary aspects in the context of global changes. Conférences Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced effects of forest pathogens promoted by drought: patterns, mechanisms and focus on a few case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drought 2003. Scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de Collybia fusipes dans les chênaies du nord-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the distribution and impact of Collybia fusipes in oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de la population de Collybia fusipes dans deux peuplements de chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of winter frosts on the development of the ink disease of oak, caused by Phytophthora cinnamomi rands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Collybia fusipes fruitbodies in three oak forests in north east of France. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental contraints and oaks : Ecological and physiological aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nancy, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Collybia fusipes clones in an infected stand of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference IUFRO. Root and butt rot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Vienne, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modele decrivant la survie du Phytophthora cinnamomi dans le liber de Quercus rubra durant un gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypothesis on the ploidy of the hybrid species Phytopthora alni subsp. alni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aguayo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cordoue, Spain. , 180 p., 2012, 6th IUFRO Meeting Working Party 7.02.09 “Phytophthora in Forests and Natural Ecosystems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and butt rots of forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International conference on root and butt rots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carcans-Maubuisson, France. 89, INRA Editions, 459 p., 1998, Colloques de l'INRA, 2-7380-0821-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre National de la Propriété Forestière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2021, 978-2-916525-65-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Kosawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kjaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirisits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Microbiology Volume 2: Forest Tree Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frêne face à la chalarose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological and evolutionary trajectory of oak powdery mildew in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Disease Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.429-457, 2019, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316479964.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects sanitaires de la filière aulne glutineux, frêne commun et saule dans le cadre de la renaturation des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaturation des berges de cours d’eau et phytoremédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses agronomiques de Gembloux, 155 p., 2013, 978-2-87016-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effects of climate change on geographical range and the impact of forest pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chalarose du frêne, une nouvelle maladie invasive en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic-statistical model for the expansion of ash dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de défoliations tardives sur l'état sanitaire des chênes sessiles et pédonculés. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le developpement de l'encre du chene rouge (Quercus rubra L.), maladie provoquee par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02848288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs de l'environnement sur le développement de l'encre du chêne rouge (Quercus rubra L.), maladie provoquée par Phytophthora cinnamomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId552"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beltran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laubray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01222-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Redondo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariska van der Nest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Wingfield" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sadikovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Mullett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1103331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010558" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03057-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chandelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Poucke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goedefroit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Focquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Leus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43008-021-00068-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scordia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13383" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mougou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16319" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12426" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ca&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scordia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse G&#252;lden Aday Kaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguayo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12591" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-16-0268-R" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlikowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henricot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad-Campos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Aday" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Druart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12418" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drenkhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomesova-Haataja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Bradshaw" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vahalik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12290" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBGWX7QF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12542" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Santamar&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G. Rabasa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12894" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6WXWD2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557467v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0252-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghelardini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Pace" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capretti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04364.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125724v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauron-Moreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grandjean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02578.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267877v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bergot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine P&#233;rarnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36182" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068541v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02378.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2010.07.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vitasse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delzon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Capdevielle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01881.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654900v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Loustau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883569v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslava Kavkova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009077" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hajji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9458-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reynaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060660709507447" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068539v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2006.00431.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vannini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006040" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01173.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rocque" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677525v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maurice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679628v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080793v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cloppet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00824.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.8.826" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883714v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delatour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003034" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089796v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Villebonne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2003.00333.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7XCQQ4V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065472v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024742419540" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Dreyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095375620300830X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perarnaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064815v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2002.00268.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EBB5650C2B7F35D5DE0B94F7AE3C106C1C7129F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676527v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Levy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051869v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-5-757" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063346v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Wargo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x00-107" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2000.00179.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061543v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756299001069" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008743515271" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059115v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouhot-Delduc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5409" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687997v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Wargo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695717v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059046v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5443" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058967v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756297005017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695204v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupuis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960219" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Desprez-Loustau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1996.tb00718.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-80-1391" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074181v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1993.tb00966.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566877v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Poch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566953v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567000v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799698v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810660v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Becker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803074v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760252v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vannini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839830v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767680v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crocco" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777549v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847212v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebarbu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775281v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772305v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841479v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765679v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Kosawang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kjaer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269465v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822035v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belrose" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269467v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833418v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lhoste" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geremia" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848288v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754407v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10217" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caloin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110815" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Leboldus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beltran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laubray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01222-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caballol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Redondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010558" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#328; Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caeiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.90549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariska van der Nest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Wingfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Sadikovi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Mullett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1103331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7587" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03057-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chandelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris van Poucke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goedefroit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Focquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Leus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43008-021-00068-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scordia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13383" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70316" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-019-00276-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mougou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16319" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621439v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse G&#252;lden Aday Kaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.08.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ca&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scordia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12426" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguayo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12591" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-16-0268-R" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Hayden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0487-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlikowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henricot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad-Campos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Aday" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12239" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Druart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12418" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12542" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drenkhan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomesova-Haataja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Bradshaw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vahalik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12290" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBGWX7QF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Szigethy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakonyi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02221-16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557467v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Santamar&#237;a-P&#233;rez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G. Rabasa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12894" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6WXWD2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.02.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0252-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coince" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengell&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100668" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo-Silva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12601" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578660v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghelardini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Pace" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capretti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04364.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643590v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard C. Adams" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mursel Catal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-12-0116-R" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lauron-Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2011.12.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02578.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136967v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scala" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ca&#235;l" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9755-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bergot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine P&#233;rarnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068541v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delatour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02378.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2010.07.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Desprez-Loustau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vitasse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delzon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Capdevielle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01881.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-10-0140" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654900v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Loustau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883569v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslava Kavkova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009077" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654143v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103659v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hajji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9458-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Reynaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060660709507447" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089812v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saurat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-10-1359B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136982v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.02.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068539v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2006.00431.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666842v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vannini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006040" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657371v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rocque" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064818v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2006.01173.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674897v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677525v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maurice" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679628v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080793v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cloppet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00824.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068603v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Levy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.8.826" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883714v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delatour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003034" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089796v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Villebonne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2003.00333.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7XCQQ4V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065472v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024742419540" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064854v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Dreyer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095375620300830X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675662v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perarnaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2002.00268.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EBB5650C2B7F35D5DE0B94F7AE3C106C1C7129F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673581v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676527v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Levy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051869v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-31-5-757" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0329.2000.00179.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063346v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Wargo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x00-107" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061543v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756299001069" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059105v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008743515271" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059115v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouhot-Delduc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5409" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Wargo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5443" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058967v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756297005017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695204v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupuis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960219" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080860v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Desprez-Loustau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1996.tb00718.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058921v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-80-1391" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702189v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.1993.tb00966.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715939v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566877v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Poch" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gillet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566951v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566953v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567000v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566956v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735646v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799698v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259111v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810660v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Becker" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173287v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803074v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760252v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vannini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839830v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767680v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776609v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crocco" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777549v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847212v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebarbu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775281v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772305v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268510v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841479v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765679v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Kosawang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kjaer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269465v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822035v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belrose" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269467v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833418v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lhoste" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geremia" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848288v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754407v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10217" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>