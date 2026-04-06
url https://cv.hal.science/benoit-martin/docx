--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1556,274 +1556,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text entry on smart glasses</w:t>
+                <w:t xml:space="preserve">Eye tracking within near-to-eye display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roderick Mccall</w:t>
+                <w:t xml:space="preserve">Tomasz Kocejko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Ruminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Wtorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 8th International Conference on Human System Interactions (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170665⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785898v1</w:t>
+                <w:t xml:space="preserve">hal-01785758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye tracking within near-to-eye display</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text entry on smart glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick Mccall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Kocejko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacek Ruminski</w:t>
+                <w:t xml:space="preserve">Andrei Popleteev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Wtorek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Martin</w:t>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 8th International Conference on Human System Interactions (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785758v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of graphical markers for the needs of eyewear devices</w:t>
               </w:r>
@@ -3010,230 +3010,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
+                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161596v1</w:t>
+                <w:t xml:space="preserve">hal-00671517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671517v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
               </w:r>
@@ -3808,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58805-2_43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kocejko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wtorek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877314v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scheibel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fuccella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rollinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254625" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altenburger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12516-131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ023S" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58805-2_43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kocejko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wtorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170661" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877314v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scheibel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fuccella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rollinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254625" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altenburger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12516-131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ023S" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>