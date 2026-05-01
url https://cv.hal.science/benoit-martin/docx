--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2153,256 +2153,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Stick in Caret Positioning on Touch Screens</w:t>
+                <w:t xml:space="preserve">Gestures and widgets: performance in text editing on multi-touch capable mobile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Scheibel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pierson</w:t>
+                <w:t xml:space="preserve">Vittorio Fuccella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poika Isokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877314v2</w:t>
+                <w:t xml:space="preserve">hal-01402861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures and widgets: performance in text editing on multi-touch capable mobile devices</w:t>
+                <w:t xml:space="preserve">Virtual Stick in Caret Positioning on Touch Screens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vittorio Fuccella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402861v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Edgewrite: Dictionary-Based Disambiguation Instead of Explicit Segmentation by the User</w:t>
               </w:r>
@@ -3010,230 +3010,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671517v1</w:t>
+                <w:t xml:space="preserve">hal-02161596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
+                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161596v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
               </w:r>
@@ -3808,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58805-2_43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kocejko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wtorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170661" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877314v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scheibel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fuccella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rollinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254625" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altenburger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12516-131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ023S" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58805-2_43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kocejko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wtorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170661" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fuccella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877314v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scheibel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pierson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534918" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rollinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254625" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altenburger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12516-131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ023S" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>