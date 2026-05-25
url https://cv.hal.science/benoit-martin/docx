--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -476,261 +476,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et tests d'une application haptique multimodale pour enfants déficients visuels</w:t>
+                <w:t xml:space="preserve">Creating Usable Pin Array Tactons for Non-Visual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Crossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Brewster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/sth.3.37-62⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2009.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671461v1</w:t>
+                <w:t xml:space="preserve">hal-00671354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Usable Pin Array Tactons for Non-Visual Information</w:t>
+                <w:t xml:space="preserve">Étude et tests d'une application haptique multimodale pour enfants déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen A. Brewster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.61-72. </w:t>
+              <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.37-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2009.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/sth.3.37-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671354v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -950,291 +950,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEXTile: Eyes-Free Text Input on Smart Glasses Using Touch Enabled Textile on the Forearm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyasse Belkacem</w:t>
+                <w:t xml:space="preserve">2-Dimensional packing algorithms on a variable-size rectangular interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Faiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_22⟩</w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.2022-2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544630v1</w:t>
+                <w:t xml:space="preserve">hal-02976949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Dimensional packing algorithms on a variable-size rectangular interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEXTile: Eyes-Free Text Input on Smart Glasses Using Touch Enabled Textile on the Forearm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyasse Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Faiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.2022-2026, </w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.351-371, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976949v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration d'un espace de conception pour la visualisation des dossiers patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyasse Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,542 +1288,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not a tile out of place: Toward creating context-dependent user interfaces on smartglasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+                <w:t xml:space="preserve">Heat is in the eye of the beholder: Towards better authenticating on smartglasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Faye</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Viraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 9th International Conference on Human System Interactions (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Portsmouth, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HSI.2016.7529680⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2016.7529679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785927v1</w:t>
+                <w:t xml:space="preserve">hal-01785919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat is in the eye of the beholder: Towards better authenticating on smartglasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louveton</w:t>
+                <w:t xml:space="preserve">Not a tile out of place: Toward creating context-dependent user interfaces on smartglasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Viraize</w:t>
+                <w:t xml:space="preserve">Imed Maamria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Mougin</w:t>
+                <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 9th International Conference on Human System Interactions (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Portsmouth, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI.2016.7529679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2016.7529680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785919v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye tracking within near-to-eye display</w:t>
+                <w:t xml:space="preserve">Text entry on smart glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Kocejko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacek Ruminski</w:t>
+                <w:t xml:space="preserve">Roderick Mccall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Wtorek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Martin</w:t>
+                <w:t xml:space="preserve">Andrei Popleteev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 8th International Conference on Human System Interactions (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170661⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785758v1</w:t>
+                <w:t xml:space="preserve">hal-01785898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text entry on smart glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roderick Mccall</w:t>
+                <w:t xml:space="preserve">Eye tracking within near-to-eye display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Kocejko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Ruminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Wtorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 8th International Conference on Human System Interactions (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785898v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of graphical markers for the needs of eyewear devices</w:t>
               </w:r>
@@ -1937,515 +1937,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDiTH2 : une plateforme de développement pour la génération de démonstrateurs pour des recherches sur les AAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pino</w:t>
+                <w:t xml:space="preserve">Joker Key in Learning a New Text Entry Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bourhis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo L. M. Naves</w:t>
+                <w:t xml:space="preserve">Poika Isokoski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">HCI Korea </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320678v1</w:t>
+                <w:t xml:space="preserve">hal-01402748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joker Key in Learning a New Text Entry Method.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Godard</w:t>
+                <w:t xml:space="preserve">EDiTH2 : une plateforme de développement pour la génération de démonstrateurs pour des recherches sur les AAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poika Isokoski</w:t>
+                <w:t xml:space="preserve">Eduardo L. M. Naves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI Korea </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402748v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures and widgets: performance in text editing on multi-touch capable mobile devices</w:t>
+                <w:t xml:space="preserve">Virtual Stick in Caret Positioning on Touch Screens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vittorio Fuccella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402861v1</w:t>
+                <w:t xml:space="preserve">hal-00877314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Stick in Caret Positioning on Touch Screens</w:t>
+                <w:t xml:space="preserve">Gestures and widgets: performance in text editing on multi-touch capable mobile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Scheibel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pierson</w:t>
+                <w:t xml:space="preserve">Vittorio Fuccella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poika Isokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2534903.2534918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877314v2</w:t>
+                <w:t xml:space="preserve">hal-01402861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Edgewrite: Dictionary-Based Disambiguation Instead of Explicit Segmentation by the User</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poika Isokoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,287 +2616,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Geometric Shapes with Touch</w:t>
+                <w:t xml:space="preserve">Exploration de formes géométriques par le toucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Crossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen A. Brewster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala, Sweden. </w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671490v1</w:t>
+                <w:t xml:space="preserve">hal-00671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de formes géométriques par le toucher</w:t>
+                <w:t xml:space="preserve">Exploring Geometric Shapes with Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Crossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen A. Brewster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671482v1</w:t>
+                <w:t xml:space="preserve">hal-00671490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICOLE Architecture: Multimodal Support for Inclusion of Visually Impaired Children</w:t>
               </w:r>
@@ -3010,230 +3010,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
+                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161596v1</w:t>
+                <w:t xml:space="preserve">hal-00671517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671517v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
               </w:r>
@@ -3808,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58805-2_43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kocejko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wtorek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170661" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fuccella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877314v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scheibel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pierson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534918" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rollinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254625" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altenburger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12516-131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ023S" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58805-2_43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gheorghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Viraize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mougin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529679" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mccall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popleteev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kocejko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wtorek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877314v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Scheibel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pierson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fuccella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rollinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254625" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01403229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altenburger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guerriero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12516-131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ023S" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>