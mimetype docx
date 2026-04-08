--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -808,412 +808,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the True Nature of a Parachute Mitral Valve during an Ultra-Trail Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Touze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Clemence Macquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
+                <w:t xml:space="preserve">Eric Saloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.454--457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563688v1</w:t>
+                <w:t xml:space="preserve">hal-05066108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the True Nature of a Parachute Mitral Valve during an Ultra-Trail Race</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal Changes in Achilles Tendon and Triceps Surae Muscle Architecture during a 156-Km Mountain Ultramarathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Labombarda</w:t>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pellissier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Remilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), pp.454--457. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (5), pp.1182--1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2024.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00347.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066108v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Changes in Achilles Tendon and Triceps Surae Muscle Architecture during a 156-Km Mountain Ultramarathon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+                <w:t xml:space="preserve">Charlie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Remilly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (5), pp.1182--1193. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00347.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066012v1</w:t>
+                <w:t xml:space="preserve">hal-04563688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Electrical and Functional Activity Following an Outdoor Cold-Water Swimming Event</w:t>
               </w:r>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1461,399 +1461,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality Traits Associated with the Risk of Exercise Dependence in Ultraendurance Athletes: A Cross-Sectional Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sleep and Subjective Recovery in Amateur Trail Runners After the Ultra-Trail du Mont Blanc® (UTMB®)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20021042⟩</w:t>
+              <w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42978-021-00154-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067236v1</w:t>
+                <w:t xml:space="preserve">hal-04341935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Subjective Recovery in Amateur Trail Runners After the Ultra-Trail du Mont Blanc® (UTMB®)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bourlois</w:t>
+                <w:t xml:space="preserve">Ultrasound assessments of organs and blood vessels before and after 40 days isolation in a cavern (deep time experiment 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn A. Zuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42978-021-00154-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1174565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341935v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound assessments of organs and blood vessels before and after 40 days isolation in a cavern (deep time experiment 2021)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Besnard</w:t>
+                <w:t xml:space="preserve">Personality Traits Associated with the Risk of Exercise Dependence in Ultraendurance Athletes: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Remilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1174565. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20021042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289597v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désynchronisation interne des rythmes circadiens chez 14 personnes en « libre cours » vivant dans une grotte – Mission Deep Time</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Factors Associated With Continued Cooling of Core Temperature After Prolonged Cold-Water Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Drigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,77 +2129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Drigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t>
@@ -2393,51 +2393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pezé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (4), pp.482-489. </w:t>
@@ -3296,51 +3296,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact d’un ultra-trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact d'un ultra trail de 156km sur l'équilibre glycémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
@@ -3375,97 +3375,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD 2023)</w:t>
+              <w:t xml:space="preserve">SFD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491639v1</w:t>
+                <w:t xml:space="preserve">hal-04803378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact d'un ultra trail de 156km sur l'équilibre glycémique</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact d’un ultra-trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
@@ -3500,73 +3500,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFD 2023</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803378v1</w:t>
+                <w:t xml:space="preserve">hal-04491639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3642,51 +3642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E6E3732"/>
+    <w:nsid w:val="07B21551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3873,51 +3873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mauvieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4862-6531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rabasa Lhoret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Macquaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2024.03.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Remilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00347.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Faivre-Rampant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ollitrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moysan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0192" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04480363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2019.1482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reinberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dispersyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2016.1208664" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2016.1167079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.02.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mauvieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4862-6531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rabasa Lhoret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Macquaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2024.03.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Remilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00347.2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Faivre-Rampant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ollitrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moysan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0192" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04480363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2019.1482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reinberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dispersyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2016.1208664" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2016.1167079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.02.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>