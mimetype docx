--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -135,130 +135,2752 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digestive Vulnerability and Exercise Exposure as Correlates of Gastrointestinal Symptoms and Race Withdrawal in Endurance and Ultra-Endurance Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Mahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghilas Slamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (7), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu18071033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiac Electrical and Functional Activity Following an Outdoor Cold-Water Swimming Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal Changes in Achilles Tendon and Triceps Surae Muscle Architecture during a 156-Km Mountain Ultramarathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Remilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (5), pp.1182--1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00347.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing the True Nature of a Parachute Mitral Valve during an Ultra-Trail Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Macquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.454--457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2024.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycaemic Effects of a 156-km Ultra-trail Race in Athletes: An Observational Field Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (8), pp.2169-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-024-02013-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleep and Subjective Recovery in Amateur Trail Runners After the Ultra-Trail du Mont Blanc® (UTMB®)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42978-021-00154-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasound assessments of organs and blood vessels before and after 40 days isolation in a cavern (deep time experiment 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn A. Zuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1174565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personality Traits Associated with the Risk of Exercise Dependence in Ultraendurance Athletes: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Remilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20021042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désynchronisation interne des rythmes circadiens chez 14 personnes en « libre cours » vivant dans une grotte – Mission Deep Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.01.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Factors Associated With Continued Cooling of Core Temperature After Prolonged Cold-Water Swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.378--385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/38027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme veille/sommeil d’un groupe de 15 personnes isolées dans une grotte pendant 40 jours : Mission DeepTime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.190--191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vestibular stimulation by 2G hypergravity modifies resynchronization in temperature rhythm in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9216), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65496-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NSE S100B protein blood level assessment during a long-distance trail race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Beaudeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.532 - 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2019.1482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive performance and self-reported sleepiness are modulated by time-of-day during a mountain ultramarathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hurdiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Riedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.482-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438627.2018.1492401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption of the circadian period of body temperature by the anesthetic propofol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Dispersyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (9), pp.1247-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2016.1208664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk of obesity in male shift workers: A chronophysiological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Haus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Sackett-Lundeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (8), pp.1018-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2016.1167079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Circadian Rhythms on the Temporal Features of Motor Imagery for Older Adult Inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (7), pp.1229-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2015.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of acute administration of melatonin on attentional, executive, and working memory processes in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fella Amenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (5), pp.472-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-trail : ce que révèle la science sur ce sport extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Plard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -268,3313 +2890,825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir un Ultra-Trail: les coureurs développent un état d'esprit proche de la Pleine Conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sport comme voie d'accès à la Pleine Conscience : étude de l'impact de l'Ultra-Trail sur les États de Conscience et les Limites Corporelles Perçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque persistant d’hyperglycémie chez des coureurs sans diabète lors d’un ultra-trail de 156 km – Influence possible de l’intensité de course et des dommages musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Parent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact d’un ultra trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Parent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Rabasa Lhoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Diabète de type 1 &amp; Exercice physique : de la gestion des risques aux bénéfices pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082216v1</w:t>
-              </w:r>
-[...2486 lines deleted...]
-                <w:t xml:space="preserve">hal-02193380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact d'un ultra trail de 156km sur l'équilibre glycémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Parent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact d’un ultra-trail de 156km sur l’équilibre glycémique de coureurs non diabétiques : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Parent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3642,51 +3776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07B21551"/>
+    <w:nsid w:val="F0131A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3873,51 +4007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mauvieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4862-6531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rabasa Lhoret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Macquaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2024.03.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Remilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00347.2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Faivre-Rampant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ollitrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moysan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0192" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04480363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2019.1482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reinberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dispersyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2016.1208664" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2016.1167079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.02.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-mauvieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4862-6531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Markov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Slamani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fresneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu18071033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Faivre-Rampant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ollitrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103996" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Remilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00347.2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Macquaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2024.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moysan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04480363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2019.1482" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reinberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dispersyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2016.1208664" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2016.1167079" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.02.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rabasa Lhoret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>