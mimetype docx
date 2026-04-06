--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benoit Michel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maitre de Conférence à l'INSA (Institut National des Sciences Appliquées) Lyon, France</w:t>
+        <w:t xml:space="preserve">Maitre de Conférences à l'INSA (Institut National des Sciences Appliquées) Lyon, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -168,69 +168,69 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poste actuel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Depuis sept. 2017 :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maitre de Conférence</w:t>
+        <w:t xml:space="preserve">Maitre de Conférences</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à l'INSA (Institut National des Sciences Appliquées) Lyon, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> : Department &amp;quot;Génie Energétique et Environnement&amp;quot; (GEN).</w:t>
+        <w:t xml:space="preserve"> : Departement &amp;quot;Génie Energétique et Environnement&amp;quot; (GEN).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : Centre d'Energétique et de Thermique de Lyon (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CETHIL UMR 5008 CNRS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -258,51 +258,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Systèmes à sorption</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Systèmes frigorifiques CO2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stockage thermique (sensible, latent, thermochemique)</w:t>
+        <w:t xml:space="preserve">Stockage thermique (sensible, latent, thermochimique)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Experiences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entre Sept. 2016 et Août. 2017: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -382,74 +382,74 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> chez IDHELIO, Albi (France)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entre Oct. 2009 et Jan. 2013: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctorant</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à l'Université de Perpigan / PROMES, Perpignan (France)</w:t>
+        <w:t xml:space="preserve"> à l'Université de Perpignan / PROMES, Perpignan (France)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entre Fev. 2009 et Juil. 2009: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à l'Université de Perpigan / PROMES, Perpignan (France)</w:t>
+        <w:t xml:space="preserve"> à l'Université de Perpignan / PROMES, Perpignan (France)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Formation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2012</w:t>
       </w:r>
@@ -2779,273 +2779,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cong You</w:t>
+                <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769541v1</w:t>
+                <w:t xml:space="preserve">hal-04769511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+                <w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769511v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,211 +3070,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769493v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
+                <w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769525v1</w:t>
+                <w:t xml:space="preserve">hal-04769541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,161 +4122,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical Heat Tranformer for Waste Heat Recovery: consideration of dynamic aspects for design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Clausse</w:t>
+                <w:t xml:space="preserve">Thermal characterization of composite materials for thermochemical heat storage for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.979⟩</w:t>
+              <w:t xml:space="preserve">IEA SHC International Conference onSolar Heating and Cooling for Buildings and Industry 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2019.22.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470577v1</w:t>
+                <w:t xml:space="preserve">hal-02955631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE D'UN TRANSFORMATEUR DE CHALEUR COUPLÉ A UN CHAMP SOLAIRE DE CAPTEURS PLANS POUR LA PRODUCTION DE CHALEUR INDUSTRIELLE A 150°C ET PLUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,174 +4317,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of composite materials for thermochemical heat storage for building applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+                <w:t xml:space="preserve">Thermochemical Heat Tranformer for Waste Heat Recovery: consideration of dynamic aspects for design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA SHC International Conference onSolar Heating and Cooling for Buildings and Industry 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18086/swc.2019.22.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955631v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'une PAC et d'un système de refroidissement d'eau par échanges radiatifs avec le ciel : modélisation et estimation de performances</w:t>
               </w:r>
@@ -4563,709 +4563,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MATERIAUX ET REACTEURS THERMOCHIMIQUES POUR LE STOCKAGE D'ENERGIE THERMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauran Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdanay Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734567v1</w:t>
+                <w:t xml:space="preserve">hal-02190772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATERIAUX ET REACTEURS THERMOCHIMIQUES POUR LE STOCKAGE D'ENERGIE THERMIQUE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190772v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734573v1</w:t>
+                <w:t xml:space="preserve">hal-01734567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REACTEUR THERMOCHIMIQUE POUR STOCKAGE THERMIQUE : ANALYSE DU FONCTIONNEMENT LOCAL</w:t>
+                <w:t xml:space="preserve">Mass transfer in thermochemical solid/gas reactor for thermal storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+              <w:t xml:space="preserve">ISHPC 2014 (International Sorption Heat Pump Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Washington DC, United States. pp.164-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190769v1</w:t>
+                <w:t xml:space="preserve">hal-01734591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in thermochemical solid/gas reactor for thermal storage applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts en milieux poreux de haute densité pour le stockage de chaleur solaire par procédé thermochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Boulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mauran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPC 2014 (International Sorption Heat Pump Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Washington DC, United States. pp.164-172</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734591v1</w:t>
+                <w:t xml:space="preserve">hal-01734582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts en milieux poreux de haute densité pour le stockage de chaleur solaire par procédé thermochimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REACTEUR THERMOCHIMIQUE POUR STOCKAGE THERMIQUE : ANALYSE DU FONCTIONNEMENT LOCAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734582v1</w:t>
+                <w:t xml:space="preserve">hal-02190769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé thermochimique pour le stockage intersaisonnier de l’énergie solaire : mise en œuvre du réacteur et mode opératoire</w:t>
               </w:r>
@@ -5290,51 +5290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauran Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5772,51 +5772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="347E07D6"/>
+    <w:nsid w:val="1ACE919D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FA610048"/>
+    <w:nsid w:val="9548E3BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AB104B7"/>
+    <w:nsid w:val="2927E288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E6855BB"/>
+    <w:nsid w:val="2EC6553D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D1474954"/>
+    <w:nsid w:val="6E0CF0A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6607,51 +6607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5244-0188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168146258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04208917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Malha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0457-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delamarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Lehocine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.979" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PERP1107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5244-0188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168146258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04208917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Malha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0457-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delamarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Lehocine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.979" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PERP1107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>