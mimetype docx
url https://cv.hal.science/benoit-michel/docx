--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2779,286 +2779,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+                <w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769511v1</w:t>
+                <w:t xml:space="preserve">hal-04769541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
+                <w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">2024 China Heat Pump Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769493v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,198 +3057,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769525v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cong You</w:t>
+                <w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baqer Alhabeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769541v1</w:t>
+                <w:t xml:space="preserve">hal-04769525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,187 +4122,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of composite materials for thermochemical heat storage for building applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+                <w:t xml:space="preserve">Thermochemical Heat Tranformer for Waste Heat Recovery: consideration of dynamic aspects for design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA SHC International Conference onSolar Heating and Cooling for Buildings and Industry 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18086/swc.2019.22.02⟩</w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955631v1</w:t>
+                <w:t xml:space="preserve">hal-02470577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE D'UN TRANSFORMATEUR DE CHALEUR COUPLÉ A UN CHAMP SOLAIRE DE CAPTEURS PLANS POUR LA PRODUCTION DE CHALEUR INDUSTRIELLE A 150°C ET PLUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Doudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,148 +4291,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical Heat Tranformer for Waste Heat Recovery: consideration of dynamic aspects for design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Clausse</w:t>
+                <w:t xml:space="preserve">Thermal characterization of composite materials for thermochemical heat storage for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">IEA SHC International Conference onSolar Heating and Cooling for Buildings and Industry 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18086/swc.2019.22.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470577v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'une PAC et d'un système de refroidissement d'eau par échanges radiatifs avec le ciel : modélisation et estimation de performances</w:t>
               </w:r>
@@ -4563,709 +4563,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATERIAUX ET REACTEURS THERMOCHIMIQUES POUR LE STOCKAGE D'ENERGIE THERMIQUE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190772v1</w:t>
+                <w:t xml:space="preserve">hal-01734567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MATERIAUX ET REACTEURS THERMOCHIMIQUES POUR LE STOCKAGE D'ENERGIE THERMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauran Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdanay Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734573v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Farcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734567v1</w:t>
+                <w:t xml:space="preserve">hal-01734573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in thermochemical solid/gas reactor for thermal storage applications</w:t>
+                <w:t xml:space="preserve">REACTEUR THERMOCHIMIQUE POUR STOCKAGE THERMIQUE : ANALYSE DU FONCTIONNEMENT LOCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPC 2014 (International Sorption Heat Pump Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Washington DC, United States. pp.164-172</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734591v1</w:t>
+                <w:t xml:space="preserve">hal-02190769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts en milieux poreux de haute densité pour le stockage de chaleur solaire par procédé thermochimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer in thermochemical solid/gas reactor for thermal storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISHPC 2014 (International Sorption Heat Pump Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Washington DC, United States. pp.164-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734582v1</w:t>
+                <w:t xml:space="preserve">hal-01734591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REACTEUR THERMOCHIMIQUE POUR STOCKAGE THERMIQUE : ANALYSE DU FONCTIONNEMENT LOCAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts en milieux poreux de haute densité pour le stockage de chaleur solaire par procédé thermochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Boulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190769v1</w:t>
+                <w:t xml:space="preserve">hal-01734582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé thermochimique pour le stockage intersaisonnier de l’énergie solaire : mise en œuvre du réacteur et mode opératoire</w:t>
               </w:r>
@@ -5290,51 +5290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauran Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5772,51 +5772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ACE919D"/>
+    <w:nsid w:val="A464CF6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9548E3BB"/>
+    <w:nsid w:val="21A2E57B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2927E288"/>
+    <w:nsid w:val="708EE189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2EC6553D"/>
+    <w:nsid w:val="4432EB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E0CF0A5"/>
+    <w:nsid w:val="48AE7C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6607,51 +6607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5244-0188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168146258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04208917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Malha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0457-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delamarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Lehocine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.979" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PERP1107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5244-0188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168146258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04208917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Malha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0457-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delamarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Lehocine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.979" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PERP1107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>