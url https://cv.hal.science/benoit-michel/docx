--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,5717 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5665 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Michel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences à l'INSA (Institut National des Sciences Appliquées) Lyon, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5244-0188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168146258</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=g_bIMGQAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis sept. 2017 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'INSA (Institut National des Sciences Appliquées) Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Departement &amp;quot;Génie Energétique et Environnement&amp;quot; (GEN).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centre d'Energétique et de Thermique de Lyon (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETHIL UMR 5008 CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes à sorption</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes frigorifiques CO2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stockage thermique (sensible, latent, thermochimique)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experiences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre Sept. 2016 et Août. 2017: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER à</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l'IUT &amp;quot;Génie Civil&amp;quot; de Bordeaux / laboratoire I2M, dep. TREFLE, Bordeaux (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre Jan. 2015 et Août. 2016: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Savoie Mont-Blanc / LOCIE, Chambéry (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre Dec. 2013 et Août. 2014: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Bretagne Sud / LIMATB, Lorient (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre Jan. 2013 et Août. 2013: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur/Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez IDHELIO, Albi (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre Oct. 2009 et Jan. 2013: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Perpignan / PROMES, Perpignan (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre Fev. 2009 et Juil. 2009: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Perpignan / PROMES, Perpignan (France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Thèse à l'Université de Perpignan / laboratoire PROMES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Procédé thermochimique pour le stockage inter saisonnier de l'énergie solaire : modélisation multi-échelles et experimentation d'un prototype sous air humide&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrants : Nathalie MAZET et Pierre NEVEU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Master en Energie Solaire à l'Université de Perpignan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Licence de Physique à l'Université de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 1-D single-mixed-flow homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.135367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Eulerian–Eulerian Multiphase Frost model and solidification and melting model to predict the cooling performance of subcooled eutectic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihyuk Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on challenges concerning thermal management system design for medium duty electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Leoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.121464. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a new CO2 refrigeration system arrangement for supermarket applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.245 - 256. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental characterization of CaCl2 coated heat exchanger for thermochemical heat transformer applications in industrial waste heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Börtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.120400. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant selection from an economic and TEWI analysis of cascade refrigeration systems in Europe based on annual weather data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Staubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, Part B, pp.120747. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the thermoaeraulic behavior of air during the opening of the door of a refrigerated truck trailer equipped with cold plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihyuk Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Eddine Benchikh Le Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Croquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.118057. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcritical carbon dioxide heat pump cycle: Validation and comparison of one-dimensional models of ejector with independent data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118668. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of thermochemical heat transformer for waste heat recovery: Methodology for reactive pairs screening and dynamic aspect consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.118042. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy savings potential by integrating Phase Change Material into hollow bricks: The case of Moroccan buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Aketouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Malha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-018-0457-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Farcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Fourmigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.109 - 119. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of grooved plates falling film absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.103 - 117. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of insulation walls containing a composite layer of PU-PCM and dedicated to refrigerated vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.382 - 391. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.12.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of an open thermochemical process operating with a hydrate salt for thermal storage of solar energy: Local reactive bed evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.234-244. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of an innovative thermochemical process operating with a hydrate salt and moist air for thermal storage of solar energy: global performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.04.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of heat transfer across insulation wall of a refrigerated integral panel van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.196 - 204. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of closed and open thermochemical processes, for long-term thermal energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.702-716. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.05.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical process for seasonal storage of solar energy: characterization and modeling of a high-density reactive bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exergo-économique de cycles thermodynamiques pour la réfrigération de moyenne puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing carbon dioxide (CO2) refrigeration efficiency in different climates: experimental analysis of four configurations and annual performance prediction in different Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 China Heat Pump Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of sonic velocity correlations on ejector geometry used in a refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baqer Alhabeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for determining primary nozzle throat conditions in two-phase ejector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baqer Alhabeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel one-dimensional homogeneous equilibrium model of two-phase ejector using CO2 as refrigerant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Two-Phase Flow Group Meeting (ETPFGM24),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of five configurations using flooded evaporator in an experimental transcritical CO2 refrigeration machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Paez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of Refrigeration (ICR23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des frigorigènes dans un système de réfrigération en cascade à partir d’une analyse environnementale et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Staubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque International Froid, Énergie et Environnement (IREEC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and validation of one-dimensional models of ejector expansion transcritical carbon dioxide refrigeration cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical comparison between single phase ejector and two-phase ejector in simulated CO2 transcritical commercial cooling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haberschill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tobaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian-Eulerian Multiphase Frost Model Based on Phase Change Driving Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihyuk Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IIR International Conference on Sustainability and the Cold Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of the Heat Transfer in a Refrigerated Trailer Equipped with Cold Plates for Frozen Food Delivery (paper 210065)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihyuk Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Eddine Benchikh Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Croquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue, 23-27 May 2021, West Lafayette, IN, USA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a thermochemical heat transformer using deposit of CaCl2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Börtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHPC 2021 (International Sorption Heat Pump Conference 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of thermal management system for full electric commercial vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Leoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Mothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS (ECOS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of composite materials for thermochemical heat storage for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA SHC International Conference onSolar Heating and Cooling for Buildings and Industry 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2019.22.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Heat Tranformer for Waste Heat Recovery: consideration of dynamic aspects for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE D'UN TRANSFORMATEUR DE CHALEUR COUPLÉ A UN CHAMP SOLAIRE DE CAPTEURS PLANS POUR LA PRODUCTION DE CHALEUR INDUSTRIELLE A 150°C ET PLUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samih Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'une PAC et d'un système de refroidissement d'eau par échanges radiatifs avec le ciel : modélisation et estimation de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Aketouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Malha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saed Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERIAUX ET REACTEURS THERMOCHIMIQUES POUR LE STOCKAGE D'ENERGIE THERMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdanay Kurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Farcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Farcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in thermochemical solid/gas reactor for thermal storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHPC 2014 (International Sorption Heat Pump Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Washington DC, United States. pp.164-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts en milieux poreux de haute densité pour le stockage de chaleur solaire par procédé thermochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTEUR THERMOCHIMIQUE POUR STOCKAGE THERMIQUE : ANALYSE DU FONCTIONNEMENT LOCAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique pour le stockage intersaisonnier de l’énergie solaire : mise en œuvre du réacteur et mode opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHEMICAL SOLID/GAS PROCESS FOR LONG TERM STORAGE OF THERMAL ENERGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM, Jul 2013, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermochimique inter saisonnier : caractérisation des transferts de masse au sein d'un sel réactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2011 (SFT 2011): "Energie solaire et thermique" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique pour le stockage intersaisonnier de l'énergie solaire : modélisation multi-échelles et expérimentation d'un prototype sous air humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PERP1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5772,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A464CF6F"/>
+    <w:nsid w:val="BB32C9E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21A2E57B"/>
+    <w:nsid w:val="CB46CA42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="708EE189"/>
+    <w:nsid w:val="4E334CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4432EB78"/>
+    <w:nsid w:val="3042AD83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48AE7C7D"/>
+    <w:nsid w:val="2854D065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6607,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5244-0188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168146258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04208917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Malha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0457-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delamarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Lehocine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.979" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818838v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PERP1107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5244-0188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168146258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=g_bIMGQAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong You" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04208917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mothier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.03.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Staubach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Le Hocine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Malha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0457-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.12.117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delamarre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brahami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Paez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baqer Alhabeeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736338v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Eddine Benchikh Lehocine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.979" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Doudou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PERP1107" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>